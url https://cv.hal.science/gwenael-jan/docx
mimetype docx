--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative functional fermented vegetable milk analogue fermented by Acidipropionibacterium acidipropionici, Lactobacillus delbrueckii and Lactococcus lactis mitigates the inflammatory response in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Mixing and fermenting chickpea and almond milk analogues to produce probiotic yoghurt analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+                <w:t xml:space="preserve">Andrea Hickisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Even</w:t>
+                <w:t xml:space="preserve">Andrea Strube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (18), pp.7230-7237. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.117576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FO01061F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293721v1</w:t>
+                <w:t xml:space="preserve">hal-05293648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and fermenting chickpea and almond milk analogues to produce probiotic yoghurt analogues</w:t>
+                <w:t xml:space="preserve">An innovative functional fermented vegetable milk analogue fermented by Acidipropionibacterium acidipropionici, Lactobacillus delbrueckii and Lactococcus lactis mitigates the inflammatory response in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Silande</w:t>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Strube</w:t>
+                <w:t xml:space="preserve">Céline Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.117576. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (18), pp.7230-7237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5FO01061F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293648v1</w:t>
+                <w:t xml:space="preserve">hal-05293721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
               </w:r>
@@ -735,887 +735,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+                <w:t xml:space="preserve">Elysa Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t>
+                <w:t xml:space="preserve">Marion Decarvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531737v1</w:t>
+                <w:t xml:space="preserve">hal-04811108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mantel</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Durand</w:t>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bessard</w:t>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Pernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Beaudeau</w:t>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322697v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zein Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.101188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhayane Cristina dos Santos Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 277, pp.134216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">The probiotic effect of Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elysa Lecorre</w:t>
+                <w:t xml:space="preserve">Tony Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decarvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (2), pp.G163-G175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811108v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+                <w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633730v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant probiotic Lactococcus lactis delivering P62 mitigates moderate colitis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,1302 +1673,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
+                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Juan Carlos Ariute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Bertram Brenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128282v1</w:t>
+                <w:t xml:space="preserve">hal-04273535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007456v1</w:t>
+                <w:t xml:space="preserve">hal-04128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mantel</w:t>
+                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.112557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140817v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andria Dos</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.105614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308495v1</w:t>
+                <w:t xml:space="preserve">hal-04140817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Ariute</w:t>
+                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
+                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertram Brenig</w:t>
+                <w:t xml:space="preserve">Andria Dos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (364), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273535v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammatory bowel disease therapeutic strategies by modulation of the microbiota: how and when to introduce pre-, pro-, syn-, or postbiotics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323 (6), pp.G523-G553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00002.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822271v1</w:t>
+                <w:t xml:space="preserve">hal-03871552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">A Unique Enhancement of Propionibacterium freudenreichii’s Ability to Remove Pb(II) from Aqueous Solution by Tween 80 Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.9207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23169207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654128v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unique Enhancement of Propionibacterium freudenreichii’s Ability to Remove Pb(II) from Aqueous Solution by Tween 80 Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Garat</w:t>
+                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23169207⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03753300v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory bowel disease therapeutic strategies by modulation of the microbiota: how and when to introduce pre-, pro-, syn-, or postbiotics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 323 (6), pp.G523-G553. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00002.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871552v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,390 +3009,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258328v1</w:t>
+                <w:t xml:space="preserve">hal-03137377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Titécat</w:t>
+                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137377v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (4), </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.3485-3494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137714v1</w:t>
+                <w:t xml:space="preserve">hal-03258328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SlpB Protein Enhances the Probiotic Potential of L. lactis NCDO 2118 in Colitis Mice Model</w:t>
               </w:r>
@@ -3640,1980 +3640,1980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
+                <w:t xml:space="preserve">Therapeutic Effects of Probiotic Minas Frescal Cheese on the Attenuation of Ulcerative Colitis in a Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Juliana de Lima Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">Giovanna Angeli Belo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina P. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099687v1</w:t>
+                <w:t xml:space="preserve">hal-03158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Effects of Probiotic Minas Frescal Cheese on the Attenuation of Ulcerative Colitis in a Murine Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana de Lima Alves</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Angeli Belo</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina P. Braga</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03158092v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
+                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edson L Folador</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885846v1</w:t>
+                <w:t xml:space="preserve">hal-02404929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental, meilleur allié de notre microbiote !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890156v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmental, meilleur allié de notre microbiote !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033520v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Edson L Folador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405809v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Article Omics of probiotic bacteria: which features to seek?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Castro-Oliveira</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. O Silva</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D.O. D O Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.J. J Benevides</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4238/gmr18599⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.108847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983918v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'effet matrice protège notre microbiote</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research Article Omics of probiotic bacteria: which features to seek?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castro-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. O Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D.O. D O Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anchiêta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. J Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ca m'intéresse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4238/gmr18599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571908v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l'effet matrice protège notre microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ca m'intéresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533413v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (7), pp.3145-3156. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.E380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492112v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (7), pp.3145-3156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404929v1</w:t>
+                <w:t xml:space="preserve">hal-02492112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t>
+                <w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069742v1</w:t>
+                <w:t xml:space="preserve">hal-02043531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364876v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622736v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guerin</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043531v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t>
@@ -5651,77 +5651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,3264 +5779,3264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Adaptation of Beneficial Propionibacteria, Lactobacilli, and Bifidobacteria Improves Tolerance Toward Technological and Digestive Stresses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00841⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111208v1</w:t>
+                <w:t xml:space="preserve">hal-02103879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review: Adaptation of Beneficial Propionibacteria, Lactobacilli, and Bifidobacteria Improves Tolerance Toward Technological and Digestive Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103879v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (article 645), </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763214v1</w:t>
+                <w:t xml:space="preserve">hal-01707548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface polysaccharides of Bifidobacterium bifidum induce the generation of Foxp3+ regulatory T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Verma</w:t>
+                <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhon Lee</w:t>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Ji Jeun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kwang Soon Kim</w:t>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat6975⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901482v1</w:t>
+                <w:t xml:space="preserve">hal-01910411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliment fonctionnel : De l'emmental aux propriétés anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOchimix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 article 2548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell surface polysaccharides of Bifidobacterium bifidum induce the generation of Foxp3+ regulatory T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Ji Jeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara F. Cordeiro</w:t>
+                <w:t xml:space="preserve">Jaeu Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano R. Oliveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Acurcio</w:t>
+                <w:t xml:space="preserve">Kwang Soon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (28), pp.eaat6975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat6975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874032v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (article 645), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857987v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara F. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara H. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna M. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Leonardo B. Acurcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 article 2035, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707548v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Song Huang</w:t>
+                <w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanderson M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+                <w:t xml:space="preserve">Guilherme C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+                <w:t xml:space="preserve">Izabela C. Ibraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910411v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Amazonian cheese microbial diversity: Development of an original, sustainable, and robust starter by freeze drying/spray drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Dairy Propionibacteria: Versatile Probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12418⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570305v1</w:t>
+                <w:t xml:space="preserve">hal-01524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687901v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic DNA Vaccines: The Final Step for Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Dias Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08 (01), pp.1000e125. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000e125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539474v1</w:t>
+                <w:t xml:space="preserve">hal-01391136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Song Huang</w:t>
+                <w:t xml:space="preserve">Therapeutic DNA Vaccines: The Final Step for Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mejean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Rodrigo Dias Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dolivet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (01), pp.1000e125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000e125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391136v1</w:t>
+                <w:t xml:space="preserve">hal-01539474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre -Décembre (134), pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484840v1</w:t>
+                <w:t xml:space="preserve">hal-01687901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Tracking Amazonian cheese microbial diversity: Development of an original, sustainable, and robust starter by freeze drying/spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01490072v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+                <w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535209v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Propionibacteria: Versatile Probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524323v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533860v1</w:t>
+                <w:t xml:space="preserve">hal-01454632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Akomia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29/09/2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640172v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+                <w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454600v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209834v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454632v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419759v1</w:t>
+                <w:t xml:space="preserve">hal-01454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The probiotic Propionibacterium freudenreichii as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
               </w:r>
@@ -9150,3697 +9150,3697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209735v1</w:t>
+                <w:t xml:space="preserve">hal-01230713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209878v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197345v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+                <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116500v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230713v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries bonnes pour le goût et la santé.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duguet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182260v1</w:t>
+                <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Le Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Des bactéries bonnes pour le goût et la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209743v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Péton</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Le Plenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01209746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+                <w:t xml:space="preserve">Tracking the microbiome functionality: focus on Propionibacterium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (8), pp.1227-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00923652v1</w:t>
+                <w:t xml:space="preserve">hal-01209448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the microbiome functionality: focus on Propionibacterium species</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Foligné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mater</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304393⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209448v1</w:t>
+                <w:t xml:space="preserve">inserm-00923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">Milk fermented by Propionibacterium freudenreichii induces apoptosis of HGT-1 human gastric cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e31892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209311v1</w:t>
+                <w:t xml:space="preserve">inserm-00871491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Louesdon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209321v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of probiotic bacteria explored by proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209309v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented by Propionibacterium freudenreichii induces apoptosis of HGT-1 human gastric cancer cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+                <w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Corcos</w:t>
+                <w:t xml:space="preserve">Adriana Perez Chaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031892⟩</w:t>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00871491v1</w:t>
+                <w:t xml:space="preserve">hal-01209319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of probiotic bacteria explored by proteomic approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191213v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209320v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209319v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+                <w:t xml:space="preserve">hal-01454159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing évalue le potentiel anti-inflammatoire des produits laitiers fermentés.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes Atalantes Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175645v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454137v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un projet de recherche ANR Surfing. (Starter SURFace against INFlammation of the Gut)</w:t>
+                <w:t xml:space="preserve">Surfing évalue le potentiel anti-inflammatoire des produits laitiers fermentés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 711, pp.10</w:t>
+              <w:t xml:space="preserve">Rennes Atalantes Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, janvier-février 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174819v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy propionibacteria as human probiotics: A review of recent evidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d'un projet de recherche ANR Surfing. (Starter SURFace against INFlammation of the Gut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 711, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2010032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868601v1</w:t>
+                <w:t xml:space="preserve">hal-01174819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Dairy propionibacteria as human probiotics: A review of recent evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D G Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/dst/2010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454159v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655923v1</w:t>
+                <w:t xml:space="preserve">hal-00684731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684731v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler le potentiel anti-inflammatoire des produits laitiers fermentés</w:t>
               </w:r>
@@ -12895,103 +12895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
@@ -13163,77 +13163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13323,51 +13323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13431,64 +13431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13542,307 +13542,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome analysis of Phanerochaete chrysosporium strains CIRM-BRFM41 grown on softwood</w:t>
+                <w:t xml:space="preserve">Comparative secretome analyses of two Trichoderma reesei RUT-C30 and CL847 hypersecretory strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holy Ravaloson</w:t>
+                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Margeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (4), pp.719-733. </w:t>
+              <w:t xml:space="preserve">Biotechnol Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1596-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-1-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454044v1</w:t>
+                <w:t xml:space="preserve">hal-00473787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative secretome analyses of two Trichoderma reesei RUT-C30 and CL847 hypersecretory strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secretome analysis of Phanerochaete chrysosporium strains CIRM-BRFM41 grown on softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holy Ravaloson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Margeot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnol Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.719-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1596-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-1-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473787v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
               </w:r>
@@ -13956,1121 +13956,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcarboxylase mRNA: A marker which evidences P. freudenreichii survival and metabolic activity during its transit in the human gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hervé</w:t>
+                <w:t xml:space="preserve">Survival and metabolic activity of selected strains of Propionibacterium freudenreichii in the gastrointestinal tract of human microbiota-associated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fondrevez</w:t>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Catherine C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.08.013⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (4), pp.714-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507433001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454019v1</w:t>
+                <w:t xml:space="preserve">hal-02669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcarboxylase mRNA: A marker which evidences P. freudenreichii survival and metabolic activity during its transit in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Lan</w:t>
+                <w:t xml:space="preserve">Marc Fondrevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113 (3), pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690344v1</w:t>
+                <w:t xml:space="preserve">hal-01454019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and metabolic activity of selected strains of Propionibacterium freudenreichii in the gastrointestinal tract of human microbiota-associated rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Philippe</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Rochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507433001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669108v1</w:t>
+                <w:t xml:space="preserve">hal-00690344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH a novel regulator of the pro-apoptotic mitochondrial membrane permeabilization</w:t>
+                <w:t xml:space="preserve">Changes in protein synthesis during thermal adaptation of Propionibacterium freudenreichii subsp.shermanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tarze</w:t>
+                <w:t xml:space="preserve">Rania Anastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deniaud</w:t>
+                <w:t xml:space="preserve">Ioannis Krestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Bras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">George Kalantzopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (3), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453984v1</w:t>
+                <w:t xml:space="preserve">hal-01453961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein synthesis during thermal adaptation of Propionibacterium freudenreichii subsp.shermanii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAPDH a novel regulator of the pro-apoptotic mitochondrial membrane permeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Krestas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Rouault</w:t>
+                <w:t xml:space="preserve">A Tarze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kalantzopoulos</w:t>
+                <w:t xml:space="preserve">A Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.2606-2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453961v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro tolerance to digestive stresses of propionibacteria: influence of food matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fremont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Rouault</w:t>
+                <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (1), pp.11-18. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (6-9), pp.845-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453978v1</w:t>
+                <w:t xml:space="preserve">hal-01453934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro tolerance to digestive stresses of propionibacteria: influence of food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
+                <w:t xml:space="preserve">Yoann Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.49.10.4154-4165.2005⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013404v1</w:t>
+                <w:t xml:space="preserve">hal-01453978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Manso</w:t>
+                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wróblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (10), pp.4154-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.49.10.4154-4165.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453934v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
               </w:r>
@@ -15242,51 +15242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t>
@@ -15426,985 +15426,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Electrophoresis Study of Lactobacillus delbrueckii subsp. bulgaricus Thermotolerance</w:t>
+                <w:t xml:space="preserve">Exogenous myristic acid acylates proteins in cultured rat hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.66-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366358v1</w:t>
+                <w:t xml:space="preserve">hal-02678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Dimensional Electrophoresis Study of Lactobacillus delbrueckii subsp. bulgaricus Thermotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.3.1055-1063.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676764v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous myristic acid acylates proteins in cultured rat hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+                <w:t xml:space="preserve">A.S. Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinci</w:t>
+                <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+                <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13, pp.66-74</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678848v1</w:t>
+                <w:t xml:space="preserve">hal-02676764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Nau</w:t>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49, pp.4553-4561</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673125v1</w:t>
+                <w:t xml:space="preserve">hal-02680047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and antigenic characterisation of Mycoplasma gallisepticum membrane proteins P52 and P67 (pMGA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Wroblewski</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-001-0364-4⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679914v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in proteins synthesis and morphology during acid adaptation of Propionibacterium freudenreichii</w:t>
+                <w:t xml:space="preserve">Biochemical and antigenic characterisation of Mycoplasma gallisepticum membrane proteins P52 and P67 (pMGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 177 (1), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-001-0364-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670503v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gouesbet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.4553-4561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680047v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in proteins synthesis and morphology during acid adaptation of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (5), pp.2029-2036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895482v1</w:t>
+                <w:t xml:space="preserve">hal-02670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii (acid tolerance response, probiotic, Swiss-type cheese)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16455,51 +16455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16559,51 +16559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16684,64 +16684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16790,269 +16790,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of PC2 to the regulated secretory pathway in AtT20 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The propeptide of prohormone convertase PC2 acts as a transferable aggregation and membrane-association signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T. Scougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Docherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.I.J. Shennan</w:t>
+                <w:t xml:space="preserve">I.J. Shennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21, pp.209-216</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 257, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690249v1</w:t>
+                <w:t xml:space="preserve">hal-02686828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propeptide of prohormone convertase PC2 acts as a transferable aggregation and membrane-association signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting of PC2 to the regulated secretory pathway in AtT20 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T. Scougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Docherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Shennan</w:t>
+                <w:t xml:space="preserve">K.I.J. Shennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 257, pp.41-46</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686828v1</w:t>
+                <w:t xml:space="preserve">hal-02690249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
               </w:r>
@@ -17238,51 +17238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCTO'LEG 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17320,90 +17320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting bacterial biodiversity allows development of probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la SFM : Microbes dans un monde de transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
@@ -17514,77 +17514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPC 2025. International scientific conference, probiotics, prebiotics, gut microbiota and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arthur Ouwehand; Sin-Hyeog IM; Kristin Verbeke; Nina Vinot; Alojz Bomba; Peter Kürti; Ajay Awati; Raphaelle Bourdet-Sicard; Vincenzo Cesi; Martin Haranta; Wilhelm Holzapfel; Gwénaël Jan; Yosep JI; Benjamin Jensen; George Paraskevakos; Laura Payo Lewis; Bruno Pot; Hania Szajewska; Svetoslav Todorov; Koen Venema; Georgia Chatonidi, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17603,1674 +17603,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory effects of Extracellular Vesicles derived by probiotic Propionibacterium freudenreichii and their mechanism of interaction with the host cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">25 years of research on dairy Propionibacteria: fighting cancer and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Société Française de Microbiologie (SFM), Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">conférence présentée aux étudiants de UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIA BactInflam (INRAE et UFMG.), Jun 2024, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624262v1</w:t>
+                <w:t xml:space="preserve">hal-04634717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii downregulate pro-inflammatory cytokines by Toll-like receptor 4 and NFkB pathway</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii interact with human intestinal epithelial cells and modulate the inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732027v1</w:t>
+                <w:t xml:space="preserve">hal-04624496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii interact with human intestinal epithelial cells and modulate the inflammatory response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Development of innovative fermented beverages and “yogurt”-type gels with immunomodulatory properties from almond and/or chickpea milk analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624496v1</w:t>
+                <w:t xml:space="preserve">hal-04648148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented beverages and “yogurt”-type gels with immunomodulatory properties from almond and/or chickpea milk analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii downregulate pro-inflammatory cytokines by Toll-like receptor 4 and NFkB pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Severine Chevalier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648148v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food or probiotic for IBD? Both!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomodulatory effects of Extracellular Vesicles derived by probiotic Propionibacterium freudenreichii and their mechanism of interaction with the host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBD-NEXT MEETING 2nd Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBD-NEXT Cluster, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Société Française de Microbiologie (SFM), Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804742v1</w:t>
+                <w:t xml:space="preserve">hal-04624262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food or probiotic for IBD? Both!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
+              <w:t xml:space="preserve">IBD-NEXT MEETING 2nd Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBD-NEXT Cluster, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748783v1</w:t>
+                <w:t xml:space="preserve">hal-04804742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fermentation turns raw foods into functional fermented foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence présentée aux étudiants et enseignants chercheurs de 3 université brésiliennes, UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIA BactInflam qui implique INRAE et UFMG, Jun 2024, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635135v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How fermentation turns raw foods into functional fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">conférence présentée aux étudiants et enseignants chercheurs de 3 université brésiliennes, UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIA BactInflam qui implique INRAE et UFMG, Jun 2024, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885399v1</w:t>
+                <w:t xml:space="preserve">hal-04635135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects on mice health and gut microbiome during inflammatory bowel disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Caetano Faria</w:t>
+                <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH), Jul 2024, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649138v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 years of research on dairy Propionibacteria: fighting cancer and inflammation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects on mice health and gut microbiome during inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo D Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Caetano Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence présentée aux étudiants de UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIA BactInflam (INRAE et UFMG.), Jun 2024, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH), Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634717v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proteomic analysis of immunomodulatory effects mediated by the probiotic propionibacterium freudenreichii and by its EVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234405v1</w:t>
+                <w:t xml:space="preserve">hal-04260177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491014v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic analysis of immunomodulatory effects mediated by the probiotic propionibacterium freudenreichii and by its EVs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260177v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma Lima Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234356v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat matters: fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19325,90 +19325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial propionibacteria: from traditional cheeses to next generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPC2023 - International Scientific Conference on Probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://probiotic-conference.net/scientific-committee/, Jun 2023, Bratislava (Slovaquie), Slovakia</w:t>
@@ -19450,90 +19450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles and Surface Layer Proteins as the post-biotic active ingredient of the probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
@@ -19556,2696 +19556,2696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WP2 : Innovative plant-based dairy analogues : Fermented products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t>
+              <w:t xml:space="preserve">LocalNutLeg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR STLO INRAE, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150873v1</w:t>
+                <w:t xml:space="preserve">hal-04090153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP2 : Innovative plant-based dairy analogues : Fermented products</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LocalNutLeg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR STLO INRAE, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090153v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan Diot</w:t>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251786v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omic investigation of the probiotic potential of propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENÉTICA 23 - 68th Brazilian Congress of Genetics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Maheshchandra H Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus V. Canário Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
+              <w:t xml:space="preserve">Bactinflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542696v1</w:t>
+                <w:t xml:space="preserve">hal-03690736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HèmEntal : Les constituants du fromage limitent les réactions endogènes associées à l’effet promoteur du fer héminique sur le risque de cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
+              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826231v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781603v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dairy probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International scientific conference on probiotics, prebiotics gut microbiota and health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787831v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactinflam Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690261v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dairy probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International scientific conference on probiotics, prebiotics gut microbiota and health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716496v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dairy bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Bactinflam Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781529v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693312v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could The Presence of the Quorum Sensing Inducers AI-2 in Bacteria-Enriched Foods Affect the Composition of the Gut Microbiota?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International scientific conference probiotics, prebiotics gut and microbiota health, IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717960v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The dairy bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactinflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">FoodMicro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690783v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcus V. Canário Viana</w:t>
+                <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactinflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690736v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HèmEntal : Les constituants du fromage limitent les réactions endogènes associées à l’effet promoteur du fer héminique sur le risque de cancer colorectal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Could The Presence of the Quorum Sensing Inducers AI-2 in Bacteria-Enriched Foods Affect the Composition of the Gut Microbiota?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marmonier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">15th International scientific conference probiotics, prebiotics gut and microbiota health, IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845280v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Bactinflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689658v1</w:t>
+                <w:t xml:space="preserve">hal-03690783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of new designer cheeses: from specialized starters to personalized cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organized by FIL-IDF Canada and the Quebec STELA Dairy Research Centre of Université Laval, Jun 2021, virtual edition, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340890v1</w:t>
+                <w:t xml:space="preserve">hal-03257644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+                <w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Carmona Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
+              <w:t xml:space="preserve">16e congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890286v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets protecteurs combinés de bactéries propioniques laitières et des acides gras polyinsaturés n-6 sur la barrière épithéliale intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantel Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantel Marine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau, Galactinnov, est porté par Pierre Germon (INRA, UMR1282 Infectiologie et Santé Publique-ISP, Nouzilly)., Nov 2021, live, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of new designer cheeses: from specialized starters to personalized cheeses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Co-organized by FIL-IDF Canada and the Quebec STELA Dairy Research Centre of Université Laval, Jun 2021, virtual edition, Canada</w:t>
+              <w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257644v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotic Propionibacterium freudenreichii Mitigates Inflammation (colitis, mucositis) In Vivo and In Vitro: Surface Proteins SlpB and Extracellular Vesicles Involved.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Probiotics Prebiotics Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, VISIOCONFERENCE, France</w:t>
@@ -22268,1821 +22268,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart design of functional fermented dairy foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles with anti-inflammatory activity via NF-κB pathway modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097208v1</w:t>
+                <w:t xml:space="preserve">hal-02735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving dairy powders functionality through innovative process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer du côlon: Rôle central du couple fer héminique/peroxydation lipidique. Vers une prévention par le calcium et les probiotiques des produits laitiers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">invitation CNIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097233v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164164v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les propionibactéries laitières, des bactéries particulières.</w:t>
+                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction: Example of Propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation INRA TOXALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051585v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
+                <w:t xml:space="preserve">les propionibactéries laitières, des bactéries particulières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Invitation INRA TOXALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308961v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction: Example of Propionibacteria</w:t>
+                <w:t xml:space="preserve">Driving dairy powders functionality through innovative process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290724v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles with anti-inflammatory activity via NF-κB pathway modulation</w:t>
+                <w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735885v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer du côlon: Rôle central du couple fer héminique/peroxydation lipidique. Vers une prévention par le calcium et les probiotiques des produits laitiers?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart design of functional fermented dairy foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">invitation CNIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051586v1</w:t>
+                <w:t xml:space="preserve">hal-02097208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emmental cheese matrix protects Propionibacterium freudenreichii’s immunomodulatory surface protein SlpB from proteolysis during digestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a anti inflammatory cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824995v1</w:t>
+                <w:t xml:space="preserve">hal-01914396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t>
+                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824996v1</w:t>
+                <w:t xml:space="preserve">hal-01946276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; strains: development of an anti-inflammatory cheese</w:t>
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787598v1</w:t>
+                <w:t xml:space="preserve">hal-01715641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICOBM 2018 : International Conference on Beneficial Microbes: Microbes for the Benefit of Mankind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715641v1</w:t>
+                <w:t xml:space="preserve">hal-01856170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; strains: development of an anti-inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBM 2018 : International Conference on Beneficial Microbes: Microbes for the Benefit of Mankind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856170v1</w:t>
+                <w:t xml:space="preserve">hal-02787598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner des bactéries « 2-en-1 » pour les aliments fermentés probiotiques de demain</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre 2018 - 6ème édition de L'institut Carnot QUALIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669398v1</w:t>
+                <w:t xml:space="preserve">hal-01824996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory strains to develop an anti-inflammatory cheese</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Emmental cheese matrix protects Propionibacterium freudenreichii’s immunomodulatory surface protein SlpB from proteolysis during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803768v1</w:t>
+                <w:t xml:space="preserve">hal-01824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotics already in your fridge?</w:t>
+                <w:t xml:space="preserve">Sélectionner des bactéries « 2-en-1 » pour les aliments fermentés probiotiques de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre 2018 - 6ème édition de L'institut Carnot QUALIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892949v1</w:t>
+                <w:t xml:space="preserve">hal-01669398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a anti inflammatory cheese</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory strains to develop an anti-inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914396v1</w:t>
+                <w:t xml:space="preserve">hal-01803768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
+                <w:t xml:space="preserve">Probiotics already in your fridge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946276v1</w:t>
+                <w:t xml:space="preserve">hal-01892949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">3ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547529v1</w:t>
+                <w:t xml:space="preserve">hal-01446410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.D. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446410v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
               </w:r>
@@ -24137,90 +24137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-in-one use of sweet whey affords yet unknown probiotic viability upon drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24252,1105 +24252,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic [i]Propionibacterium freudenreichii[/i] as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Conférence Franco-Brésilien Université fédérale de Vicosa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vicosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286497v1</w:t>
+                <w:t xml:space="preserve">hal-01391134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties with opportunities for digestive cancer and for IBD.</w:t>
+                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Beneficial Microbes (ICOBM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">Université de Pharmacie de Grenade: Nueva conferencia de investigación sobre probióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286496v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation 2-en-1 du lactosérum : nouveau procédé éco-conçu de production de levains et de probiotiques</w:t>
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue day de capbiotek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Quimper, France</w:t>
+              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372130v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
+                <w:t xml:space="preserve">Utilisation 2-en-1 du lactosérum : nouveau procédé éco-conçu de production de levains et de probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation à l'Université Fédérale de Vicosa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vicosa, France</w:t>
+              <w:t xml:space="preserve">Blue day de capbiotek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373531v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Pharmacie de Grenade: Nueva conferencia de investigación sobre probióticos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Invitation à l'Université Fédérale de Vicosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vicosa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401857v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+                <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties with opportunities for digestive cancer and for IBD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Beneficial Microbes (ICOBM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446411v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une utilisation innovante du lactosérum pour la production et le séchage de bactéries probiotiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The probiotic [i]Propionibacterium freudenreichii[/i] as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800589v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une utilisation innovante du lactosérum pour la production et le séchage de bactéries probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Franco-Brésilien Université fédérale de Vicosa </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vicosa, Brazil</w:t>
+              <w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391134v1</w:t>
+                <w:t xml:space="preserve">hal-02800589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFING: Starter SURFace against INflammation of the Gut: any unrevealed probiotic potential in dairy starters?</w:t>
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Scientific Conference on Probiotics and Prebiotics – IPC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209833v1</w:t>
+                <w:t xml:space="preserve">hal-01209762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+                <w:t xml:space="preserve">SURFING: Starter SURFace against INflammation of the Gut: any unrevealed probiotic potential in dairy starters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">The International Scientific Conference on Probiotics and Prebiotics – IPC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209762v1</w:t>
+                <w:t xml:space="preserve">hal-01209833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFING: A national project to understand immunomodulatury effects of dairy starters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hervé</w:t>
+                <w:t xml:space="preserve">Plateau analytique de spectrométrie de masse de l'UMR STLO : Pour de meilleurs aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium "Microbes For Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheur organisée par le Réseau MASSProt'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190437v1</w:t>
+                <w:t xml:space="preserve">hal-01190818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Moorepark, Ireland</w:t>
+              <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409434v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25386,1803 +25382,1807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pulido</w:t>
+                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">8. Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Moorepark, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454339v1</w:t>
+                <w:t xml:space="preserve">hal-01409434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
+              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454332v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">SURFING: A national project to understand immunomodulatury effects of dairy starters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Denis Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Symposium "Microbes For Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454328v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+                <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque international Molécules et Ingrédients Santé (MIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
+              <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409415v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateau analytique de spectrométrie de masse de l'UMR STLO : Pour de meilleurs aliments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur organisée par le Réseau MASSProt'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Seillac, France</w:t>
+              <w:t xml:space="preserve">4. Colloque international Molécules et Ingrédients Santé (MIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190818v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités anti-inflammatoires des bactéries œnologiques et fromagères : vins et fromages offrent aussi des microorganismes prometteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+                <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. 2 p</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454150v1</w:t>
+                <w:t xml:space="preserve">hal-01454347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+                <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454354v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
+              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754893v1</w:t>
+                <w:t xml:space="preserve">hal-01454352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kosicé, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454352v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kosicé, Slovakia</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454359v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454357v1</w:t>
+                <w:t xml:space="preserve">hal-01454354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">Potentialités anti-inflammatoires des bactéries œnologiques et fromagères : vins et fromages offrent aussi des microorganismes prometteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454355v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454347v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27263,51 +27263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27388,323 +27388,323 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et résistance aux peptides antimicrobiens naturels chez Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wroblewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832274v1</w:t>
+                <w:t xml:space="preserve">hal-01453956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et résistance aux peptides antimicrobiens naturels chez Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wroblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453956v1</w:t>
+                <w:t xml:space="preserve">hal-02832274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27729,90 +27729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus delbruecki subsp. bulgaricus and heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Forum for applied biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Het Pand Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27850,51 +27850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27954,358 +27954,358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (73)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717712v1</w:t>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.socmucimm.org/meetings-events/icmi-2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+                <w:t xml:space="preserve">hal-04717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28367,8317 +28367,8192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of commensal escherichia coli CEC15 strain as a potential probiotic in silico, in vitro, and in vivo analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+                <w:t xml:space="preserve">Le calcium d'une matrice laitière confère une meilleure protection que le calcium minéral contre la dysbiose et la peroxydation lipidique induite par le fer héminique au niveau colique chez le rat Fischer344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENÉTICA 23 – 68th Brazilian Congress of Genetics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214630v1</w:t>
+                <w:t xml:space="preserve">hal-04954387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy propionic bacteria reduces colitis and promotes recovery through epithelial apoptosis inhibition and pro-resolving lipid production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pernet Ségolene</w:t>
+                <w:t xml:space="preserve">Evaluation of commensal escherichia coli CEC15 strain as a potential probiotic in silico, in vitro, and in vivo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago de Jesus Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroGASTRO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">GENÉTICA 23 – 68th Brazilian Congress of Genetics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683261v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcium d'une matrice laitière confère une meilleure protection que le calcium minéral contre la dysbiose et la peroxydation lipidique induite par le fer héminique au niveau colique chez le rat Fischer344</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
+              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954387v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181697v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the power of inflammasomes and trained immunity: promising strategies in the fight against Staphylococcus aureus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma Lima Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://immunologisk-selskab.dk/calendar/lofoten-immunology-workshop-2023/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lofoten Immunology Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lofoten Islands, Norway. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combined protective effects of dairy propionic bacteria and n-6 polyunsaturated fatty acids on the intestinal epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantel Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Neunlist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
+              <w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302652v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined protective effects of dairy propionic bacteria and n-6 polyunsaturated fatty acids on the intestinal epithelial barrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mantel Marine</w:t>
+                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime M Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cenac</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Neunlist</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , 2022</w:t>
+              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817222v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles containing immunomodulatory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Filippe Luiz Rosa Do Carmoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
+              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Belo Horizonte, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823895v1</w:t>
+                <w:t xml:space="preserve">hal-02790249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles containing immunomodulatory proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloísa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Machado Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippe Luiz Rosa Do Carmoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Leonardo Borges Acurcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Belo Horizonte, Brazil. , 2019</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790249v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de la cytométrie en flux à la compréhension des interactions entre le probiotique Propionibacterium freudenreichii et l’hôte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">23. congrès annuel de l’AFC, Association Française de Cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158180v1</w:t>
+                <w:t xml:space="preserve">hal-02294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la cytométrie en flux à la compréhension des interactions entre le probiotique Propionibacterium freudenreichii et l’hôte.</w:t>
+                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. congrès annuel de l’AFC, Association Française de Cytométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294943v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The cheese matrix modulates the immunomodulatory properties of P. freudenreichii CIRM-BIA 129 in healthy piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. , 2019</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164170v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delivery vehicle modulates the immunomodulatory effect of Propionibacterium freudenreichii in healthy piglets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: development of an anti-inflammatory cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781893v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation de Propionibacterium freudenreichii permet d’augmenter sa survie au séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving the nitrogen/carbon ratio of the culture medium determines Propionibacterium freudenreichii survival during spray-drying.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The delivery vehicle modulates the immunomodulatory effect of Propionibacterium freudenreichii in healthy piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF WDS 2018 Dairy for the next generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Daejeon, South Korea. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908153v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of P. freudenreichii adaptation to caecal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese matrix modulates the immunomodulatory properties of P. freudenreichii CIRM-BIA 129 in healthy piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Driving the nitrogen/carbon ratio of the culture medium determines Propionibacterium freudenreichii survival during spray-drying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
+              <w:t xml:space="preserve">IDF WDS 2018 Dairy for the next generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Daejeon, South Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908159v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: development of an anti-inflammatory cheese.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773148v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why buy probiotics while they are already in your fridge? The 2-in-1 effect of dairy bacteria as both immune modulators and cheese starters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
+              <w:t xml:space="preserve">38. Annual congress on Microbes Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617677v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why buy probiotics while they are already in your fridge? The 2-in-1 effect of dairy bacteria as both immune modulators and cheese starters.</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual congress on Microbes Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom. , 2017</w:t>
+              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617676v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646888v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
+              <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646887v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Major breakthrough in probiotic production: The two-in-one use of sweet whey affords yet unknown probiotic viability and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304523v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major breakthrough in probiotic production: The two-in-one use of sweet whey affords yet unknown probiotic viability and stability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health properties of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. , 2016</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286495v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health properties of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double use of hyperconcentrated sweet whey: a novel strategy for production of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372125v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double use of hyperconcentrated sweet whey: a novel strategy for production of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372137v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">ChE-SIS-2015 Food Process Engineering &amp; Food Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Suzhou, China. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372132v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La microbiologie du lait et de sa transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14.Journée de l'animation transversale " Glande mammaire,Lait "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209851v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinetica de acidificacao de lactobacillus plantarum submetido a secagem por atomizacao e liofilizacao</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congresso Nacional de Laticínios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454581v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Cinetica de acidificacao de lactobacillus plantarum submetido a secagem por atomizacao e liofilizacao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Ferraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Hammami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Italo Tuler Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">30. Congresso Nacional de Laticínios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Juiz de Fora, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChE-SIS-2015 Food Process Engineering &amp; Food Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Suzhou, China. , 2015</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454540v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie du lait et de sa transformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.Journée de l'animation transversale " Glande mammaire,Lait "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231271v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Dairy propionibacteria as potential adjuvant for chemotherapy in digestive cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">The 2nd International conference on Cell Death In Cancer (CDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, La Baule, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209656v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209636v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii as potential adjuvant for chemotherapy in digestive cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Theret</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque Intenational Molécules &amp; Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Quimper, France. , 2014</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204307v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii as potential adjuvant for chemotherapy in digestive cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
+              <w:t xml:space="preserve">5. Colloque Intenational Molécules &amp; Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Quimper, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209657v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy propionibacteria as potential adjuvant for chemotherapy in digestive cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Fermented dairy products in the context of digestive cancer : the case of [i]Propionibacterium freudenreichii[/i], a cheese starter bacterium with pro-apoptotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Theret</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International conference on Cell Death In Cancer (CDIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, La Baule, France. , 2014</w:t>
+              <w:t xml:space="preserve">colloque international « Nutrition and Cancer : Hot topics from biology to public health issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209622v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209535v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
+              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190329v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented dairy products in the context of digestive cancer : the case of [i]Propionibacterium freudenreichii[/i], a cheese starter bacterium with pro-apoptotic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Corcos</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Nutrition and Cancer : Hot topics from biology to public health issues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190452v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+                <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209501v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
+              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209832v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454232v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
+              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209498v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209345v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Milk fermented by [i]Propionibacterium freudenreichii[/i] induces apoptosis of HGT-1 human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
+              <w:t xml:space="preserve">1 st International congress cell death in cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209344v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209410v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented by [i]Propionibacterium freudenreichii[/i] induces apoptosis of HGT-1 human gastric cancer cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International congress cell death in cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209327v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209420v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kosice, Slovakia. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209358v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kosice, Slovakia. 1 p., 2011</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809096v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454333v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii fermented milk : A new tool to study probiotic potentialities in vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454342v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454438v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dewulf</w:t>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454346v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409496v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454349v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii fermented milk : A new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454360v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
+              <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454358v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454344v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dewulf</w:t>
+                <w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195458v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Combining genomic, proteomic, NMR and physiological study to understand salt stress response in Propionibacterium freudenreichii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RMN Biologique et les Enjeux du Vivant,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36687,1562 +36562,1562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éditon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Fenelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin G. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying in the Dairy Industry From Established Technologies to Advanced Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296p., 2021, 9781351119504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii: General Characteristics and Probiotic Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.intechopen.com/chapters/76508. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotics and Probiotics - From Food to Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-83969-576-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.97560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Turgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli von Ah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic approaches for investigating the role of the microbiome in gut health and inflammatory diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Heloisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics for Gut Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTECH EUROPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78923-110-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.68370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of Fermented Milk Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Applications of Probiotic Bacteria and Dairy Foods in Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics in Food Science From Farm to Fork</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Access eBooks 919 North Market Street Suite 425 Wilmington, DE 19801</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506636v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Probiotic Bacteria and Dairy Foods in Health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+                <w:t xml:space="preserve">Proteomics of Fermented Milk Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics in Food Science From Farm to Fork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, INC., 538 p., 2017, 978-0-12-804007-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804007-2.00022-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583804v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 266 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics in Dairy Fermented Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Andrade Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Clarissa dos Santos Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Soares Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech Open, 654 p., 2012, 978-953-51-0776-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38252,745 +38127,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau traitement de la mucite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3085387 (A1); FR3085387 (B1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectors for producing and secreting substance of interest by bacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Halouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2829274 A1. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant vector for producing and secreting amino acid sequences of interest by propionibacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20130108584 A1 / WO2011141558A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId932"/>
+      <w:footerReference w:type="default" r:id="rId927"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39058,51 +38933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2832226F"/>
+    <w:nsid w:val="FD2F8EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39289,51 +39164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-jan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8694-3381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112679803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie L&#234;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00002.2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Lima Alves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Angeli Belo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P. Braga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castro-Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. O Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.O. D O Carvalho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anchi&#234;ta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. J Benevides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/gmr18599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571908v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.238" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Verma" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhon Lee" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Jeun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeu Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soon Kim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat6975" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054476v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferreira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12418" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias Carvalho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000e125" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304393" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1ECE72A60B0659C5798615A43C92FF78FCF634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W32MQ4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174819v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868601v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D G Mater" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barra-Bily" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontenelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01429-09" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454044v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Ravaloson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1596-x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0467BB06C2A1FDF14A1A8EBD13DC9D9B4D0D1995/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473787v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-1-18" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fondrevez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.08.013" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KH4SNK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507433001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453984v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarze" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bras" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453961v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Anastasiou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Krestas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalantzopoulos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.11.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMT92B2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453978v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fremont" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.05.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7SFV2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013404v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fassi Fehri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.10.4154-4165.2005" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366358v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1055-1063.2002" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679914v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontenelle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wroblewski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-001-0364-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B5FBAE906E80E98F0E408233EB868E20FB688C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670503v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680047v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895482v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001133" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694304v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895409v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000128" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686810v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929640v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sommer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leret" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690249v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Taylor" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Scougall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Docherty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.J. Shennan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686828v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Shennan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370473v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804742v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635135v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634717v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260177v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234356v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302599v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214557v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716496v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781529v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845280v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097208v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097233v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051585v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308961v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290724v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051586v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787598v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715641v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856170v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669398v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803768v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892949v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914396v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946276v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446410v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549613v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286496v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372130v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373531v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401857v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446411v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391134v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209833v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209762v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190437v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matter" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409434v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189506v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409415v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454150v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815262v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wroblewski" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454029v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832274v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453956v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833966v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768470v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839644v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214630v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gloria" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683261v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Tony" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laetitia" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhix Justine" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernet S&#233;golene" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294943v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164170v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781893v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908155v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908153v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894844v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908159v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773148v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617676v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646888v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286495v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372125v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454581v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferraira" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454540v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231271v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209327v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809096v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454342v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954476v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fenelon" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G. Murphy" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583804v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openaccessebooks.com/current-research-in-microbiology.html" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454536v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Andrade Ara&#250;jo" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clarissa dos Santos Pires" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Soares Pinto" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/3444" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-jan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8694-3381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112679803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie L&#234;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00002.2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169207" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Lima Alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Angeli Belo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P. Braga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623920" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castro-Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. O Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.O. D O Carvalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anchi&#234;ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. J Benevides" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/gmr18599" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.238" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Verma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhon Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Jeun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeu Yi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soon Kim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat6975" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539474v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias Carvalho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000e125" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferreira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12418" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209448v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304393" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1ECE72A60B0659C5798615A43C92FF78FCF634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871491v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031892" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191213v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W32MQ4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174819v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868601v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D G Mater" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010032" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barra-Bily" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontenelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01429-09" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473787v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-1-18" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454044v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Ravaloson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1596-x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0467BB06C2A1FDF14A1A8EBD13DC9D9B4D0D1995/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507433001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454019v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fondrevez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.08.013" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KH4SNK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453961v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Anastasiou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Krestas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalantzopoulos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.11.015" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMT92B2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453984v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarze" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bras" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maillier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453978v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fremont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.05.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7SFV2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013404v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fassi Fehri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.10.4154-4165.2005" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678848v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinci" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366358v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1055-1063.2002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680047v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895482v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001133" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679914v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontenelle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wroblewski" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-001-0364-4" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B5FBAE906E80E98F0E408233EB868E20FB688C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670503v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694304v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895409v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000128" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686810v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929640v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sommer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leret" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686828v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Taylor" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Scougall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Docherty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Shennan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690249v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.J. Shennan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370473v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634717v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804742v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635135v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260177v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234356v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302599v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214557v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845280v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716496v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781529v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051586v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308961v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290724v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051585v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097233v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097208v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914396v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946276v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715641v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856170v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787598v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669398v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803768v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892949v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446410v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549613v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391134v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401857v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446411v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372130v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373531v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286496v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209762v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209833v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189506v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409434v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190437v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matter" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409415v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454150v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815262v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wroblewski" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454029v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453956v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832274v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833966v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768470v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839644v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214630v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gloria" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294943v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164170v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908159v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773148v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908155v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781893v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894844v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908153v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617676v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646888v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286495v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372125v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454540v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231271v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454581v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferraira" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209327v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809096v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454342v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954476v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fenelon" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G. Murphy" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583804v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openaccessebooks.com/current-research-in-microbiology.html" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454536v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Andrade Ara&#250;jo" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clarissa dos Santos Pires" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Soares Pinto" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/3444" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>