--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -165,11109 +165,11114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
+                <w:t xml:space="preserve">Bacterial cell envelope components of gut commensals: effects in host-microbe interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
+                <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
+                <w:t xml:space="preserve">Siomar de Castro Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2026.2618429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156875v1</w:t>
+                <w:t xml:space="preserve">hal-05593019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and fermenting chickpea and almond milk analogues to produce probiotic yoghurt analogues</w:t>
+                <w:t xml:space="preserve">An innovative functional fermented vegetable milk analogue fermented by Acidipropionibacterium acidipropionici, Lactobacillus delbrueckii and Lactococcus lactis mitigates the inflammatory response in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Silande</w:t>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Strube</w:t>
+                <w:t xml:space="preserve">Céline Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.117576. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (18), pp.7230-7237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5FO01061F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293648v1</w:t>
+                <w:t xml:space="preserve">hal-05293721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative functional fermented vegetable milk analogue fermented by Acidipropionibacterium acidipropionici, Lactobacillus delbrueckii and Lactococcus lactis mitigates the inflammatory response in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Mixing and fermenting chickpea and almond milk analogues to produce probiotic yoghurt analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+                <w:t xml:space="preserve">Andrea Hickisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Even</w:t>
+                <w:t xml:space="preserve">Andrea Strube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (18), pp.7230-7237. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.117576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FO01061F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293721v1</w:t>
+                <w:t xml:space="preserve">hal-05293648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t>
+                <w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+                <w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t>
+                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531737v1</w:t>
+                <w:t xml:space="preserve">hal-05156875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zein Kallas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Silande</w:t>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572984v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
+                <w:t xml:space="preserve">Tony Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhayane Cristina dos Santos Viegas</w:t>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134216⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (2), pp.G163-G175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670323v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.101188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811108v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Exploring the anti-inflammatory effects of postbiotic proteins from Lactobacillus delbrueckii CIDCA 133 on inflammatory bowel disease model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+                <w:t xml:space="preserve">Gabriela Munis Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhayane Cristina dos Santos Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.134216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633730v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Durand</w:t>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bessard</w:t>
+                <w:t xml:space="preserve">Elysa Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Pernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Beaudeau</w:t>
+                <w:t xml:space="preserve">Marion Decarvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322697v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant probiotic Lactococcus lactis delivering P62 mitigates moderate colitis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octávio Augusto Greco Gomes de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1309160⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536979v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recombinant probiotic Lactococcus lactis delivering P62 mitigates moderate colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+                <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Octávio Augusto Greco Gomes de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1309160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128282v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007456v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.112557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04140817v1</w:t>
+                <w:t xml:space="preserve">hal-04007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andria Dos</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.105614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308495v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Assis Glória</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Ariute</w:t>
+                <w:t xml:space="preserve">Thiago Jesus de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertram Brenig</w:t>
+                <w:t xml:space="preserve">Andria Dos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (364), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273535v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">Juan Carlos Ariute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Brenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03822271v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654128v1</w:t>
+                <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unique Enhancement of Propionibacterium freudenreichii’s Ability to Remove Pb(II) from Aqueous Solution by Tween 80 Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny George</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Garat</w:t>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23169207⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753300v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory bowel disease therapeutic strategies by modulation of the microbiota: how and when to introduce pre-, pro-, syn-, or postbiotics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unique Enhancement of Propionibacterium freudenreichii’s Ability to Remove Pb(II) from Aqueous Solution by Tween 80 Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Lê</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mantel</w:t>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00002.2022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.9207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23169207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871552v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inflammatory bowel disease therapeutic strategies by modulation of the microbiota: how and when to introduce pre-, pro-, syn-, or postbiotics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323 (6), pp.G523-G553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00002.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851767v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251-252, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03258328v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.3485-3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137377v1</w:t>
+                <w:t xml:space="preserve">hal-03258328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
+                <w:t xml:space="preserve">Assessment of Pb(II), Cd(II) and Al(III) Removal Capacity of Bacteria From Food and Gut Ecological Niches: Insights Into Biodiversity to Limit Intestinal Biodisponibility of Toxic Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Titécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137714v1</w:t>
+                <w:t xml:space="preserve">hal-03137377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlpB Protein Enhances the Probiotic Potential of L. lactis NCDO 2118 in Colitis Mice Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emiliano R Oliveira</w:t>
+                <w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina P Braga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara H da Silva</w:t>
+                <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.755825⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780117v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyophilized Symbiotic Mitigates Mucositis Induced by 5-Fluorouracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SlpB Protein Enhances the Probiotic Potential of L. lactis NCDO 2118 in Colitis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna A Belo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Savassi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bárbara F Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara H Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emiliano R Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Belo</w:t>
+                <w:t xml:space="preserve">Marina P Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara H da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.755871⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.755825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476593v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Effects of Probiotic Minas Frescal Cheese on the Attenuation of Ulcerative Colitis in a Murine Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyophilized Symbiotic Mitigates Mucositis Induced by 5-Fluorouracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana de Lima Alves</w:t>
+                <w:t xml:space="preserve">Bruna Savassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara F Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Angeli Belo</w:t>
+                <w:t xml:space="preserve">Sara H Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano R Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina P. Braga</w:t>
+                <w:t xml:space="preserve">Giovanna Belo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623920⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.755871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158092v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Effects of Probiotic Minas Frescal Cheese on the Attenuation of Ulcerative Colitis in a Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Juliana de Lima Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson L Folador</w:t>
+                <w:t xml:space="preserve">Giovanna Angeli Belo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina P. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885846v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson L Folador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03033520v1</w:t>
+                <w:t xml:space="preserve">hal-02885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmental, meilleur allié de notre microbiote !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129, pp.108847. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405809v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Article Omics of probiotic bacteria: which features to seek?</w:t>
+                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Castro-Oliveira</w:t>
+                <w:t xml:space="preserve">Sameh Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. O Silva</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D.O. D O Carvalho</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anchiêta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.J. J Benevides</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4238/gmr18599⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.108847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983918v1</w:t>
+                <w:t xml:space="preserve">hal-02405809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'effet matrice protège notre microbiote</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research Article Omics of probiotic bacteria: which features to seek?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castro-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. O Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D.O. D O Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anchiêta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. J Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ca m'intéresse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4238/gmr18599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571908v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l'effet matrice protège notre microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ca m'intéresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533413v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.E380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492112v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (7), pp.3145-3156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02404929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622736v1</w:t>
+                <w:t xml:space="preserve">hal-02404929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364876v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069742v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Rabah</w:t>
+                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Guerin</w:t>
+                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043531v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houem Rabah</w:t>
+                <w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+                <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330244v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.238⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103879v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Adaptation of Beneficial Propionibacteria, Lactobacilli, and Bifidobacteria Improves Tolerance Toward Technological and Digestive Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763214v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface polysaccharides of Bifidobacterium bifidum induce the generation of Foxp3+ regulatory T cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changhon Lee</w:t>
+                <w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Ji Jeun</w:t>
+                <w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaeu Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kwang Soon Kim</w:t>
+                <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat6975⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (article 645), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901482v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment fonctionnel : De l'emmental aux propriétés anti-inflammatoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell surface polysaccharides of Bifidobacterium bifidum induce the generation of Foxp3+ regulatory T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Ji Jeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeu Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Soon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOchimix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (28), pp.eaat6975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat6975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054476v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliment fonctionnel : De l'emmental aux propriétés anti-inflammatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOchimix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901454v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara H. da Silva</w:t>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna M. Savassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Acurcio</w:t>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 article 2035, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 article 2548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874032v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara F. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanderson M. Silva</w:t>
+                <w:t xml:space="preserve">Emiliano R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme C. Tavares</w:t>
+                <w:t xml:space="preserve">Sara H. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela C. Ibraim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
+                <w:t xml:space="preserve">Bruna M. Savassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Acurcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 article 2035, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857987v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+                <w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+                <w:t xml:space="preserve">Wanderson M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela C. Ibraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara F. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910411v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Amazonian cheese microbial diversity: Development of an original, sustainable, and robust starter by freeze drying/spray drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Carvalho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570305v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Tracking Amazonian cheese microbial diversity: Development of an original, sustainable, and robust starter by freeze drying/spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391136v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre -Décembre (134), pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484840v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Therapeutic DNA Vaccines: The Final Step for Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (01), pp.1000e125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000e125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687901v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic DNA Vaccines: The Final Step for Success</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000e125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539474v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01490072v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+                <w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Marie-Laure Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535209v1</w:t>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Propionibacteria: Versatile Probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5020024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524323v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dairy Propionibacteria: Versatile Probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5020024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578224v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Cheddani</w:t>
+                <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209834v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454632v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419759v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01533860v1</w:t>
+                <w:t xml:space="preserve">hal-01578224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640172v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454600v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic Propionibacterium freudenreichii as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie J Jouan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Akomia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29/09/2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404971v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">The probiotic Propionibacterium freudenreichii as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintia Almeida</w:t>
+                <w:t xml:space="preserve">Sandrine J Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammani</w:t>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie J Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.7161-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.6881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface proteins of Propionibacterium freudenreichii are involved in its anti-inflammatory properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.447-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209878v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197345v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Single-strain starter experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii CIRM BIA 129 in TNBS-colitis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, Part A (Part A), pp.575--585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116500v1</w:t>
+                <w:t xml:space="preserve">hal-01197345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230713v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries bonnes pour le goût et la santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 326, pp.9</w:t>
+              <w:t xml:space="preserve">Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182260v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bactéries bonnes pour le goût et la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+                <w:t xml:space="preserve">hal-01182260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01209746v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Data from an integrative approach decipher the surface proteome of [i]Propionibacterium freudenreichii[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Le Plenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-00923652v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the microbiome functionality: focus on Propionibacterium species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mater</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304393⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209448v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the microbiome functionality: focus on Propionibacterium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (8), pp.1227-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209311v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first dairy product exclusively fermented by Propionibacterium freudenreichii: A new vector to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.135-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209309v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of probiotic bacteria explored by proteomic approaches</w:t>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">John.A Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mistou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (3), pp.381-389. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191213v1</w:t>
+                <w:t xml:space="preserve">hal-01209309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fermented by Propionibacterium freudenreichii induces apoptosis of HGT-1 human gastric cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11275,51 +11280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e31892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11353,103 +11358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
@@ -11481,2540 +11486,2527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of probiotic bacteria explored by proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Massart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209320v1</w:t>
+                <w:t xml:space="preserve">hal-01191213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209319v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interactions Between Probiotic Dairy Propionibacteria and the Intestinal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Perez Chaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157339512800671976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing évalue le potentiel anti-inflammatoire des produits laitiers fermentés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes Atalantes Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175645v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfing évalue le potentiel anti-inflammatoire des produits laitiers fermentés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rennes Atalantes Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, janvier-février 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454137v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un projet de recherche ANR Surfing. (Starter SURFace against INFlammation of the Gut)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174819v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy propionibacteria as human probiotics: A review of recent evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un projet de recherche ANR Surfing. (Starter SURFace against INFlammation of the Gut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 711, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868601v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dairy propionibacteria as human probiotics: A review of recent evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D G Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2010032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454159v1</w:t>
+                <w:t xml:space="preserve">hal-00868601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684731v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler le potentiel anti-inflammatoire des produits laitiers fermentés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Presse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (24), pp.8259-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01976-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173073v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Révéler le potentiel anti-inflammatoire des produits laitiers fermentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29/10/2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204238v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Alterations Explain Phenotypic Changes in Sinorhizobium meliloti Lacking the RNA Chaperone Hfq.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Trautwetter</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 192 (6), pp.1719-29. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01429-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461758v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Proteomic Alterations Explain Phenotypic Changes in Sinorhizobium meliloti Lacking the RNA Chaperone Hfq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Barra-Bily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Azevedo</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Trautwetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (6), pp.1719-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01429-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454052v1</w:t>
+                <w:t xml:space="preserve">hal-00461758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Azevedo</w:t>
+                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (1), pp.131-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79, pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422155v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.131-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454099v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome analysis of Phanerochaete chrysosporium strains CIRM-BRFM41 grown on softwood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (4), pp.719-733. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92, pp.811-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1596-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454044v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative secretome analyses of two Trichoderma reesei RUT-C30 and CL847 hypersecretory strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secretome analysis of Phanerochaete chrysosporium strains CIRM-BRFM41 grown on softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holy Ravaloson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Margeot</w:t>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dolla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnol Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.719-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-1-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473787v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative secretome analyses of two Trichoderma reesei RUT-C30 and CL847 hypersecretory strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
+                <w:t xml:space="preserve">Antoine Margeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+                <w:t xml:space="preserve">Alain Dolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
+              <w:t xml:space="preserve">Biotechnol Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-1-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454096v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Lan</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.1251-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690344v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcarboxylase mRNA: A marker which evidences P. freudenreichii survival and metabolic activity during its transit in the human gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fondrevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14022,51 +14014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113 (3), pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14106,1696 +14098,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and metabolic activity of selected strains of Propionibacterium freudenreichii in the gastrointestinal tract of human microbiota-associated rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic extracellular pH shifts colorectal cancer cell death from apoptosis to necrosis upon exposure to propionate and acetate, major end-products of the human probiotic propionibacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Philippe</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Rochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.573-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-0010-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507433001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669108v1</w:t>
+                <w:t xml:space="preserve">hal-00690344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH a novel regulator of the pro-apoptotic mitochondrial membrane permeabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival and metabolic activity of selected strains of Propionibacterium freudenreichii in the gastrointestinal tract of human microbiota-associated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tarze</w:t>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deniaud</w:t>
+                <w:t xml:space="preserve">Catherine C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Bras</w:t>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (4), pp.714-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507433001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453984v1</w:t>
+                <w:t xml:space="preserve">hal-02669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein synthesis during thermal adaptation of Propionibacterium freudenreichii subsp.shermanii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAPDH a novel regulator of the pro-apoptotic mitochondrial membrane permeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Krestas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Rouault</w:t>
+                <w:t xml:space="preserve">A Tarze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kalantzopoulos</w:t>
+                <w:t xml:space="preserve">A Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.2606-2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453961v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro tolerance to digestive stresses of propionibacteria: influence of food matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Changes in protein synthesis during thermal adaptation of Propionibacterium freudenreichii subsp.shermanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Anastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Krestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kalantzopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (3), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453978v1</w:t>
+                <w:t xml:space="preserve">hal-01453961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
+                <w:t xml:space="preserve">In vitro tolerance to digestive stresses of propionibacteria: influence of food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
+                <w:t xml:space="preserve">Yoann Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.49.10.4154-4165.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00013404v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
+                <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Manso</w:t>
+                <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wróblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (10), pp.4154-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.49.10.4154-4165.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453934v1</w:t>
+                <w:t xml:space="preserve">hal-00013404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+                <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lebras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208001⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (6-9), pp.845-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002822v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic evolution of the adenine nucleotide translocase interactome during chemotherapy-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meurice</w:t>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Morgane Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Didier Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Rouault</w:t>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.8049 - 8064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895526v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of PTPC Composition during Apoptosis for Identification of Viral Protein Target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mignotte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034595v1</w:t>
+                <w:t xml:space="preserve">hal-00895526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Electrophoresis Study of Lactobacillus delbrueckii subsp. bulgaricus Thermotolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Study of PTPC Composition during Apoptosis for Identification of Viral Protein Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366358v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Electrophoresis Study of Lactobacillus delbrueckii subsp. bulgaricus Thermotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.3.1055-1063.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676764v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous myristic acid acylates proteins in cultured rat hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+                <w:t xml:space="preserve">Propionibacteria induce apoptosis of colorectal carcinoma cells via short-chain fatty acids acting on mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">A.S. Belzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinci</w:t>
+                <w:t xml:space="preserve">D. Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+                <w:t xml:space="preserve">A. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13, pp.66-74</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678848v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and antigenic characterisation of Mycoplasma gallisepticum membrane proteins P52 and P67 (pMGA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exogenous myristic acid acylates proteins in cultured rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.66-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679914v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
               </w:r>
@@ -15820,51 +15825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15900,1148 +15905,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in proteins synthesis and morphology during acid adaptation of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biochemical and antigenic characterisation of Mycoplasma gallisepticum membrane proteins P52 and P67 (pMGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyaval</w:t>
+                <w:t xml:space="preserve">M. Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 177 (1), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-001-0364-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670503v1</w:t>
+                <w:t xml:space="preserve">hal-02679914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Changes in proteins synthesis and morphology during acid adaptation of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (5), pp.2029-2036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680047v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895482v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii (acid tolerance response, probiotic, Swiss-type cheese)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694304v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii (acid tolerance response, probiotic, Swiss-type cheese)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (3), pp.325-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895409v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Sommer</w:t>
+                <w:t xml:space="preserve">Acid stress susceptibility and acid adaptation of Propionibacterium freudenreichii subsp. shermanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Leret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (3), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686810v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria:</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sommer</w:t>
+                <w:t xml:space="preserve">M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leret</w:t>
+                <w:t xml:space="preserve">C. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929640v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propeptide of prohormone convertase PC2 acts as a transferable aggregation and membrane-association signal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Docherty</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Shennan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 257, pp.41-46</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79 (1), pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686828v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting of PC2 to the regulated secretory pathway in AtT20 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T. Scougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Docherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I.J. Shennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21, pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The propeptide of prohormone convertase PC2 acts as a transferable aggregation and membrane-association signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.T. Scougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Docherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Shennan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 257, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 224 (2), pp.515-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/abio.1995.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17051,10792 +17185,10792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de 103 souches bactériennes probiotiques et protéolytiques pour leur potentiel dans la modulation de l’allergénicité du lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Trebossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCTO'LEG 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting bacterial biodiversity allows development of probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès national de la SFM : Microbes dans un monde de transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic strategies by modulation of the microbiota: How and when to introduce pre-, pro-, syn- or postbiotics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33 CBM congresso brasileiro de microbiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aracajú, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPC 2025. International scientific conference, probiotics, prebiotics, gut microbiota and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arthur Ouwehand; Sin-Hyeog IM; Kristin Verbeke; Nina Vinot; Alojz Bomba; Peter Kürti; Ajay Awati; Raphaelle Bourdet-Sicard; Vincenzo Cesi; Martin Haranta; Wilhelm Holzapfel; Gwénaël Jan; Yosep JI; Benjamin Jensen; George Paraskevakos; Laura Payo Lewis; Bruno Pot; Hania Szajewska; Svetoslav Todorov; Koen Venema; Georgia Chatonidi, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory effects of Extracellular Vesicles derived by probiotic Propionibacterium freudenreichii and their mechanism of interaction with the host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française de Microbiologie (SFM), Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii downregulate pro-inflammatory cytokines by Toll-like receptor 4 and NFkB pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii interact with human intestinal epithelial cells and modulate the inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Guimarães Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative fermented beverages and “yogurt”-type gels with immunomodulatory properties from almond and/or chickpea milk analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Hickisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food or probiotic for IBD? Both!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBD-NEXT MEETING 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBD-NEXT Cluster, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fermentation turns raw foods into functional fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence présentée aux étudiants et enseignants chercheurs de 3 université brésiliennes, UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIA BactInflam qui implique INRAE et UFMG, Jun 2024, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects on mice health and gut microbiome during inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo D Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Caetano Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH), Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 years of research on dairy Propionibacteria: fighting cancer and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence présentée aux étudiants de UFBA (université fédérale de Bahia), UFU (université fédérale de Uberlandia) et UFMG (université fédérale de Minas Gerais, à Belo Horizonte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIA BactInflam (INRAE et UFMG.), Jun 2024, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma Lima Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302538v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic analysis of immunomodulatory effects mediated by the probiotic propionibacterium freudenreichii and by its EVs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260177v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234356v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proteomic analysis of immunomodulatory effects mediated by the probiotic propionibacterium freudenreichii and by its EVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491014v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234405v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat matters: fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Duarte Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galactinov: Rendez-vous annuel Op+lait 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche à l’international (2RI) GALACTINNOV, Oct 2023, Québec (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial propionibacteria: from traditional cheeses to next generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPC2023 - International Scientific Conference on Probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://probiotic-conference.net/scientific-committee/, Jun 2023, Bratislava (Slovaquie), Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles and Surface Layer Proteins as the post-biotic active ingredient of the probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maheshchandra H Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP2 : Innovative plant-based dairy analogues : Fermented products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LocalNutLeg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR STLO INRAE, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omic investigation of the probiotic potential of propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENÉTICA 23 - 68th Brazilian Congress of Genetics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781603v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787831v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactinflam Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690261v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dairy probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International scientific conference on probiotics, prebiotics gut microbiota and health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716496v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
+              <w:t xml:space="preserve">Bactinflam Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542696v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The dairy probiotic bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
+              <w:t xml:space="preserve">15th International scientific conference on probiotics, prebiotics gut microbiota and health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826231v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dairy bacterium Propionibacterium freudenreichii against colitis and mucositis: a key role of the surface layer protein SlpB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could The Presence of the Quorum Sensing Inducers AI-2 in Bacteria-Enriched Foods Affect the Composition of the Gut Microbiota?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Tareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International scientific conference probiotics, prebiotics gut and microbiota health, IPC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactinflam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Aburjaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus V. Canário Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactinflam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HèmEntal : Les constituants du fromage limitent les réactions endogènes associées à l’effet promoteur du fer héminique sur le risque de cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Carmona Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">16e congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Carmona Cara</w:t>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340890v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets protecteurs combinés de bactéries propioniques laitières et des acides gras polyinsaturés n-6 sur la barrière épithéliale intestinale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+                <w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau, Galactinnov, est porté par Pierre Germon (INRA, UMR1282 Infectiologie et Santé Publique-ISP, Nouzilly)., Nov 2021, live, France</w:t>
+              <w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435200v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+                <w:t xml:space="preserve">Effets protecteurs combinés de bactéries propioniques laitières et des acides gras polyinsaturés n-6 sur la barrière épithéliale intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantel Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
+              <w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau, Galactinnov, est porté par Pierre Germon (INRA, UMR1282 Infectiologie et Santé Publique-ISP, Nouzilly)., Nov 2021, live, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890286v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of new designer cheeses: from specialized starters to personalized cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Co-organized by FIL-IDF Canada and the Quebec STELA Dairy Research Centre of Université Laval, Jun 2021, virtual edition, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotic Propionibacterium freudenreichii Mitigates Inflammation (colitis, mucositis) In Vivo and In Vitro: Surface Proteins SlpB and Extracellular Vesicles Involved.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Probiotics Prebiotics Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, VISIOCONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart design of functional fermented dairy foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les propionibactéries laitières, des bactéries particulières.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Driving dairy powders functionality through innovative process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation INRA TOXALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051585v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308961v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction: Example of Propionibacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">les propionibactéries laitières, des bactéries particulières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Invitation INRA TOXALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290724v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving dairy powders functionality through innovative process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097233v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction: Example of Propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164164v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles with anti-inflammatory activity via NF-κB pathway modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer du côlon: Rôle central du couple fer héminique/peroxydation lipidique. Vers une prévention par le calcium et les probiotiques des produits laitiers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">invitation CNIEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emmental cheese matrix protects Propionibacterium freudenreichii’s immunomodulatory surface protein SlpB from proteolysis during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; strains: development of an anti-inflammatory cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787598v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Combining selected immunomodulatory &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; strains: development of an anti-inflammatory cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715641v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBM 2018 : International Conference on Beneficial Microbes: Microbes for the Benefit of Mankind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">4ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856170v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ICOBM 2018 : International Conference on Beneficial Microbes: Microbes for the Benefit of Mankind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824996v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des bactéries « 2-en-1 » pour les aliments fermentés probiotiques de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre 2018 - 6ème édition de L'institut Carnot QUALIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory strains to develop an anti-inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics already in your fridge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a anti inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés anti-inflammatoires de la bactérie probiotique Propionibacterium freudenreichii révélée de l’in vitro à l’in vivo grâce au fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.D. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t>
+              <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737493v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446410v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">3ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547529v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-in-one use of sweet whey affords yet unknown probiotic viability upon drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The probiotic [i]Propionibacterium freudenreichii[/i] as a new adjuvant for TRAIL-based therapy in colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties with opportunities for digestive cancer and for IBD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Beneficial Microbes (ICOBM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Utilisation 2-en-1 du lactosérum : nouveau procédé éco-conçu de production de levains et de probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Pharmacie de Grenade: Nueva conferencia de investigación sobre probióticos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Blue day de capbiotek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401857v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Invitation à l'Université Fédérale de Vicosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vicosa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446411v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation 2-en-1 du lactosérum : nouveau procédé éco-conçu de production de levains et de probiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue day de capbiotek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Quimper, France</w:t>
+              <w:t xml:space="preserve">Université de Pharmacie de Grenade: Nueva conferencia de investigación sobre probióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372130v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation à l'Université Fédérale de Vicosa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vicosa, France</w:t>
+              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373531v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une utilisation innovante du lactosérum pour la production et le séchage de bactéries probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of [i]propionibacteria[/i] lead to unexpected probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Franco-Brésilien Université fédérale de Vicosa </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vicosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURFING: Starter SURFace against INflammation of the Gut: any unrevealed probiotic potential in dairy starters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Scientific Conference on Probiotics and Prebiotics – IPC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pieds dans le plat : Les aliments, des produits vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURFING: A national project to understand immunomodulatury effects of dairy starters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium "Microbes For Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">8. Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Moorepark, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454332v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Moorepark, Ireland</w:t>
+              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409434v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Promising immunomodulatory properties of select strains of dairy propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Pulido</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
+              <w:t xml:space="preserve">4 .Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454339v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454327v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Immunomodulatory properties of the β-glucan surface polysaccharide of Propionibacterium freudenreichii, a dairy bacterium with probiotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t>
+              <w:t xml:space="preserve">6th Conference on Functional Genomics of Gram-positive Microorganisms 16th International Conference on Bacilli - Montecatini Terme, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454328v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque international Molécules et Ingrédients Santé (MIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau analytique de spectrométrie de masse de l'UMR STLO : Pour de meilleurs aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur organisée par le Réseau MASSProt'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités anti-inflammatoires des bactéries œnologiques et fromagères : vins et fromages offrent aussi des microorganismes prometteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754893v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454352v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kosicé, Slovakia</w:t>
+              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454359v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Propionibacterium freudenreichii selectively induces apoptosis of cancer, but not healthy, colon epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kosicé, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454357v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454354v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to antimicrobial peptides and stress response in Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et résistance aux peptides antimicrobiens naturels chez Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et résistance aux peptides antimicrobiens naturels chez Mycoplasma pulmonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fassi Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. bulgaricus thermotolerance (heat-shock response, cross-protection, osmotic stress, thermoadaptation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus delbruecki subsp. bulgaricus and heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Forum for applied biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Het Pand Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès international sur les Propionibactéries.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27846,8704 +27980,8704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.socmucimm.org/meetings-events/icmi-2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717712v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commensal escherichia coli CEC15 strain as a potential probiotic in silico, in vitro, and in vivo analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Fernando Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Assis Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Jesus Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENÉTICA 23 – 68th Brazilian Congress of Genetics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy propionic bacteria reduces colitis and promotes recovery through epithelial apoptosis inhibition and pro-resolving lipid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantel Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marhix Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernet Ségolene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcium d'une matrice laitière confère une meilleure protection que le calcium minéral contre la dysbiose et la peroxydation lipidique induite par le fer héminique au niveau colique chez le rat Fischer344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the power of inflammasomes and trained immunity: promising strategies in the fight against Staphylococcus aureus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma Lima Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://immunologisk-selskab.dk/calendar/lofoten-immunology-workshop-2023/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lofoten Immunology Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lofoten Islands, Norway. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined protective effects of dairy propionic bacteria and n-6 polyunsaturated fatty acids on the intestinal epithelial barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantel Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles containing immunomodulatory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippe Luiz Rosa Do Carmoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belo Horizonte, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Heloísa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Machado Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Borges Acurcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la cytométrie en flux à la compréhension des interactions entre le probiotique Propionibacterium freudenreichii et l’hôte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. congrès annuel de l’AFC, Association Française de Cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMP and PRR Interaction at the Centre of Probiotic/Host Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delivery vehicle modulates the immunomodulatory effect of Propionibacterium freudenreichii in healthy piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation de Propionibacterium freudenreichii permet d’augmenter sa survie au séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving the nitrogen/carbon ratio of the culture medium determines Propionibacterium freudenreichii survival during spray-drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF WDS 2018 Dairy for the next generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Daejeon, South Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of P. freudenreichii adaptation to caecal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: development of an anti-inflammatory cheese.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The cheese matrix modulates the immunomodulatory properties of P. freudenreichii CIRM-BIA 129 in healthy piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773148v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese matrix modulates the immunomodulatory properties of P. freudenreichii CIRM-BIA 129 in healthy piglets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: development of an anti-inflammatory cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908159v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why buy probiotics while they are already in your fridge? The 2-in-1 effect of dairy bacteria as both immune modulators and cheese starters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual congress on Microbes Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: reverse engineering development of an anti-inflammatory cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese matrix effect on proteolysis of P. freudenreichii immunomodulatory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304523v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
+              <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512192v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major breakthrough in probiotic production: The two-in-one use of sweet whey affords yet unknown probiotic viability and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics - IPC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health properties of [i]Propionibacterium freudenreichii[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double use of hyperconcentrated sweet whey: a novel strategy for production of [i]Propionibacterium freudenreichii[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinetica de acidificacao de lactobacillus plantarum submetido a secagem por atomizacao e liofilizacao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Ferraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Tuler Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congresso Nacional de Laticínios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Juiz de Fora, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of propionibacteria lead to unexpected probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChE-SIS-2015 Food Process Engineering &amp; Food Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Suzhou, China. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microbiologie du lait et de sa transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14.Journée de l'animation transversale " Glande mammaire,Lait "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative approach of [i]Propionibacterium freudenreichii[/i] immunomodulatory mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IDF Symposium on Science &amp; Technology of Fermented Milk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t>
+              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209584v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique in vivo experimental approach reveals metabolic adaptation of the probiotic [i]Propionibacterium freudenreichii[/i] to the colon environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International ICFMH Conference, Food Micro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014, ICFMH Conference, Food Micro 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209705v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii as potential adjuvant for chemotherapy in digestive cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque Intenational Molécules &amp; Ingrédients Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Quimper, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface proteins of [i]Propionibacterium freudenreichii[/i] are involved in its anti-inflammatory properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Plé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics – IPC2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMIDA International Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, IPC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy propionibacteria as potential adjuvant for chemotherapy in digestive cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International conference on Cell Death In Cancer (CDIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, La Baule, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique in vivo approach reveals metabolic adaptation of the probiotic Propionibacterium freudenreichii to the colon environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
+              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209500v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented dairy products in the context of digestive cancer : the case of [i]Propionibacterium freudenreichii[/i], a cheese starter bacterium with pro-apoptotic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Corcos</w:t>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Nutrition and Cancer : Hot topics from biology to public health issues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190452v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Fermented dairy products in the context of digestive cancer : the case of [i]Propionibacterium freudenreichii[/i], a cheese starter bacterium with pro-apoptotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
+              <w:t xml:space="preserve">colloque international « Nutrition and Cancer : Hot topics from biology to public health issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209501v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Immunomodulatory properties of the probiotic Propionibacterium freudenreichii surface proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , pp.72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209832v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des composés de surface dans la modulation de l’inflammation intestinale par [i]Propionibacterium freudenreichii.[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Immunomodulation properties of designed fermented milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 congrès national de la sociéte française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France. , 2013</w:t>
+              <w:t xml:space="preserve">19.Colloque du Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190329v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese starter Propionibacterium freudenreichii modulates inflammation: role of surface components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7 International Yakult Symposium 2013 (The Intestinal Microbiota and Probiotics: Exploting Their Influence on Health)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Londres, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The probiotic[i] Propionibacterium freudenreichii[/i] surface proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209344v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Buratti</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
+              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209410v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented by [i]Propionibacterium freudenreichii[/i] induces apoptosis of HGT-1 human gastric cancer cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st International congress cell death in cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209327v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cheese starter [i]Propionibacterium freudenreichii[/i] modulates inflammation: role of surface components?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk fermented by [i]Propionibacterium freudenreichii[/i] induces apoptosis of HGT-1 human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">1 st International congress cell death in cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209345v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kosice, Slovakia. 1 p., 2011</w:t>
+              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809096v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454331v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">A dairy vector exclusively fermented by dairy propionibacteria: a new model to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Probiotics and Prebiotics (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kosice, Slovakia. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454334v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Propionibacterium freudenreichii fermented milk : A new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454438v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 19-27, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409496v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the β-glucan surface polysaccharide in Propionibacterium freudenreichii: physiological and immunomodulatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii fermented milk : A new tool to study probiotic potentialities in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">A new dairy product fermented exclusively by dairy propionibacteria: a new tool to study probiotic potentialities in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454342v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 International ICFMH Symposium, Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. , International Journal of Food Microbiology, Volume 152, Issue 3, Pages 53-222 (16 January 2012), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454344v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454358v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising immunomodulatory effects of selected strains of dairy propionibacteria as evidenced[i] in vitro[/i] and[i] in vivo.[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Propionibacteria and Bifidobacteria: dairy and probiotic applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. International Journal of Food Microbiology, Volume 149, Issue 1, 1 September 2011, Pages 1, pp.1-112, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genomic, proteomic, NMR and physiological study to understand salt stress response in Propionibacterium freudenreichii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RMN Biologique et les Enjeux du Vivant,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36553,1562 +36687,1562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éditon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Fenelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin G. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying in the Dairy Industry From Established Technologies to Advanced Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296p., 2021, 9781351119504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii: General Characteristics and Probiotic Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.intechopen.com/chapters/76508. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotics and Probiotics - From Food to Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-83969-576-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.97560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Turgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli von Ah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic approaches for investigating the role of the microbiome in gut health and inflammatory diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Heloisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics for Gut Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTECH EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1-78923-110-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.68370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Fermented Milk Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food Science From Farm to Fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, INC., 538 p., 2017, 978-0-12-804007-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804007-2.00022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Probiotic Bacteria and Dairy Foods in Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Heloisa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access eBooks 919 North Market Street Suite 425 Wilmington, DE 19801</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New probiotics: Dairy propionibacteria and the modulation of gut microbiota and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 266 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics in Dairy Fermented Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Andrade Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Clarissa dos Santos Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Soares Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech Open, 654 p., 2012, 978-953-51-0776-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38118,745 +38252,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau traitement de la mucite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3085387 (A1); FR3085387 (B1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires d'une protéine de surface de propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2974735 (A1), WO2016008571 (A1). 2016, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectors for producing and secreting substance of interest by bacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Halouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2829274 A1. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant vector for producing and secreting amino acid sequences of interest by propionibacteria and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20130108584 A1 / WO2011141558A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteur recombinant pour la production et la sécrétion de séquences d'acides aminés d'intérêt par les bactéries propioniques et ses applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2960001 (A1), WO 2011141558 (A1). 2010, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId926"/>
+      <w:footerReference w:type="default" r:id="rId932"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -38924,51 +39058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D406539B"/>
+    <w:nsid w:val="2832226F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39155,51 +39289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-jan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8694-3381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112679803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie L&#234;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00002.2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Lima Alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Angeli Belo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P. Braga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castro-Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. O Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.O. D O Carvalho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anchi&#234;ta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. J Benevides" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/gmr18599" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.238" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Verma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhon Lee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Jeun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeu Yi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soon Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat6975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12418" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias Carvalho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000e125" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209448v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304393" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1ECE72A60B0659C5798615A43C92FF78FCF634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W32MQ4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175645v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174819v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D G Mater" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461758v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barra-Bily" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontenelle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01429-09" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454044v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Ravaloson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1596-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0467BB06C2A1FDF14A1A8EBD13DC9D9B4D0D1995/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473787v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-1-18" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fondrevez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.08.013" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KH4SNK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669108v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507433001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453984v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarze" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bras" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maillier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453961v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Anastasiou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Krestas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalantzopoulos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.11.015" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMT92B2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453978v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fremont" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.05.003" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7SFV2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013404v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fassi Fehri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.10.4154-4165.2005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366358v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1055-1063.2002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678848v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinci" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679914v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontenelle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wroblewski" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-001-0364-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B5FBAE906E80E98F0E408233EB868E20FB688C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670503v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680047v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895482v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001133" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694304v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895409v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000128" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686810v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929640v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sommer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leret" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686828v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Taylor" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Scougall" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Docherty" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Shennan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690249v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.J. Shennan" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370473v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804742v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635135v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634717v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260177v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234356v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302599v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214557v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716496v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781529v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845280v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097208v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051585v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308961v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290724v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097233v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051586v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787598v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715641v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856170v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669398v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803768v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892949v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914396v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946276v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446410v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549613v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286496v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401857v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446411v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372130v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373531v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391134v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209833v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209762v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190437v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matter" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189506v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409434v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409415v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454150v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815262v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wroblewski" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454029v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832274v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453956v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833966v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768470v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839644v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214630v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gloria" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683261v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Tony" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laetitia" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhix Justine" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernet S&#233;golene" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294943v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164170v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781893v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908155v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908153v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894844v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773148v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908159v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617676v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646888v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286495v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372125v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454581v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferraira" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454540v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231271v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209327v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809096v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454342v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954476v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fenelon" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G. Murphy" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583804v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openaccessebooks.com/current-research-in-microbiology.html" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454536v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Andrade Ara&#250;jo" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clarissa dos Santos Pires" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Soares Pinto" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/3444" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-jan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8694-3381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112679803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munis Campos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhayane Cristina dos Santos Viegas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134216" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tit&#233;cat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie L&#234;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00002.2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Lima Alves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Angeli Belo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P. Braga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castro-Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. O Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.O. D O Carvalho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anchi&#234;ta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. J Benevides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/gmr18599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571908v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.238" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Verma" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhon Lee" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Jeun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeu Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soon Kim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat6975" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054476v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferreira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12418" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias Carvalho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000e125" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404971v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine J Jouan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie J Jouan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6881" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209735v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197345v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.08.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209746v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Le Plenier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304393" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A1ECE72A60B0659C5798615A43C92FF78FCF634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209321v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louesdon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F93WHLPC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W32MQ4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez Chaia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671976" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174819v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lemoine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868601v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D G Mater" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684731v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01976-10" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461758v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barra-Bily" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontenelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01429-09" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454044v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Ravaloson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1596-x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0467BB06C2A1FDF14A1A8EBD13DC9D9B4D0D1995/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473787v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-1-18" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fondrevez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.08.013" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9KH4SNK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-0010-3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5489BMHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507433001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453984v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarze" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bras" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maillier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453961v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Anastasiou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Krestas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalantzopoulos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.11.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMT92B2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453978v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fremont" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.05.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7SFV2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013404v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fassi Fehri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.10.4154-4165.2005" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002822v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verrier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034595v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366358v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1055-1063.2002" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676764v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belzacq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haouzi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679914v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontenelle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wroblewski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-001-0364-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B5FBAE906E80E98F0E408233EB868E20FB688C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670503v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680047v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895482v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001133" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694304v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895409v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000128" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686810v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929640v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sommer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leret" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690249v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Taylor" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Scougall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Docherty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I.J. Shennan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686828v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Shennan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370473v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804742v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635135v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634717v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260177v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234356v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302599v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214557v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716496v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781529v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845280v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435200v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantel Marine" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097208v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097233v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051585v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308961v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290724v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051586v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787598v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715641v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856170v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669398v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803768v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892949v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914396v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946276v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446410v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549613v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286497v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286496v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372130v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373531v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401857v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446411v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391134v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209833v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209762v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190437v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matter" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409434v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189506v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454332v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Folign&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454327v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409415v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454150v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454359v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815262v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wroblewski" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454029v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832274v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453956v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833966v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768470v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839644v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214630v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gloria" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683261v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Tony" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laetitia" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhix Justine" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernet S&#233;golene" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817222v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Mahe" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294943v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164170v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781893v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908155v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908153v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894844v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908159v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773148v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617676v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646888v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646887v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286495v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372125v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454581v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferraira" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454540v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231271v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209584v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204307v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corcos" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209657v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264377.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209622v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190329v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190452v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209501v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209832v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454232v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209498v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209345v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209327v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809096v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454342v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454438v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454346v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409496v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454349v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195458v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822231v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954476v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Fenelon" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G. Murphy" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583804v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openaccessebooks.com/current-research-in-microbiology.html" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209558v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466575554" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454536v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Andrade Ara&#250;jo" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clarissa dos Santos Pires" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Soares Pinto" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/3444" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454606v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209868v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Halouze" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122566v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122525v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454437v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>