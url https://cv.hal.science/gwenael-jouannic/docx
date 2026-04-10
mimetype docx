--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -498,391 +498,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the benefits of the build back better concept for Parisian critical infrastructures vulnerable to flooding: From build back better to build better before</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
+              <w:t xml:space="preserve">Water Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasec.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706545v2</w:t>
+                <w:t xml:space="preserve">hal-03811692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the benefits of the build back better concept for Parisian critical infrastructures vulnerable to flooding: From build back better to build better before</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasec.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811692v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’urbanisme et exposition au risque cyclonique à Saint-Martin de 1954 à 2017</w:t>
+                <w:t xml:space="preserve">Evolution of vulnerability to marine inundation in Caribbean islands of Saint-Martin and Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707830v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour d'expérience interdisciplinaire post-Irma</w:t>
               </w:r>
@@ -1065,161 +1065,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Marion Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Susan Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 467, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP467.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908266v1</w:t>
+                <w:t xml:space="preserve">hal-01848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : La résilience</w:t>
               </w:r>
@@ -1329,286 +1329,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different Martian gully morphologies due to different processes on the Kaiser dune field?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appropriation des notions de vulnérabilité et de résilience : enseignements de 3 territoires inondables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nachon</w:t>
+                <w:t xml:space="preserve">Marie-Aude Corbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Conway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Massé</w:t>
+                <w:t xml:space="preserve">Isabelle Leroy-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848122v1</w:t>
+                <w:t xml:space="preserve">hal-01904614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des notions de vulnérabilité et de résilience : enseignements de 3 territoires inondables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological characterization of landforms produced by springtime seasonal activity on Russell Crater megadune, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leroy-Dutilleul</w:t>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Minguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nicogossian</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP467.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904614v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire un territoire moins vulnérable après une inondation : une fenêtre d’opportunité encore difficilement mobilisable</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport processes induced by metastable boiling water under Martian surface conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,779 +1990,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713484v1</w:t>
+                <w:t xml:space="preserve">hal-01250222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.101 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250222v1</w:t>
+                <w:t xml:space="preserve">hal-01483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The region of the Strandja Sill (North Turkey) and the Messinian events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lericolais</w:t>
+                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.149-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254379v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">The region of the Strandja Sill (North Turkey) and the Messinian events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Barhoun</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250176v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483501v1</w:t>
+                <w:t xml:space="preserve">hal-01713484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope destabilization during the Messinian salinity crisis</w:t>
               </w:r>
@@ -2877,103 +2877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.57-76. </w:t>
@@ -3011,90 +3011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion of an asymmetric graben: insights from a combined field and gravity survey in the Sorbas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3139,307 +3139,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01017447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-step process for the reflooding of the Mediterranean after the Messinian Salinity Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Marmo</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.125-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2011.00521.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194019v1</w:t>
+                <w:t xml:space="preserve">insu-00616947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step process for the reflooding of the Mediterranean after the Messinian Salinity Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2011.00521.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00616947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison and validation of techniques for spectral unmixing of hyperspectral Images: a planetary case study</w:t>
               </w:r>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (11), pp.4341-4358. </w:t>
@@ -3553,307 +3553,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Messinian salinity crisis in the Dardanelles region : chronostratigraphic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Melinte-Dobrinescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Florent Dalesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clauzon</w:t>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Popescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Armijo</w:t>
+                <w:t xml:space="preserve">M.J. Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.105-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421898v1</w:t>
+                <w:t xml:space="preserve">insu-00573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">The Messinian salinity crisis in the Dardanelles region : chronostratigraphic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dalesme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+                <w:t xml:space="preserve">S.M. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.J. Head</w:t>
+                <w:t xml:space="preserve">R. Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 278 (1-4), pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00573271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3865,705 +3865,705 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340190v1</w:t>
+                <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
+                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337286v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337321v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+                <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012426v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
+                <w:t xml:space="preserve">De l’aléa à la carte : lecture, perception et appropriation des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012440v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337303v1</w:t>
+                <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e édition des Journées Climat et Impacts 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris Saclay, Nov 2024, Gif sur Yvette, France</w:t>
@@ -4884,277 +4884,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413026v1</w:t>
+                <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722275v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la vulnérabilité et résilience aux ouragans à Saint-Martin et Saint-Barthélemy (Caraïbes)</w:t>
               </w:r>
@@ -5445,662 +5445,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-disaster reorganisation of local and national institutions: the case of St. Martin after hurricane Irma (West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires de vulnérabilités : Etude du cas de Saint-Martin (Caraïbes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Hungary</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272078v1</w:t>
+                <w:t xml:space="preserve">hal-03428561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de vulnérabilités : Etude du cas de Saint-Martin (Caraïbes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire et reconstruire en zone de submersion marine : quelles stratégies pour les îles de Saint-Martin et Saint-Barthélemy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428561v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et reconstruire en zone de submersion marine : quelles stratégies pour les îles de Saint-Martin et Saint-Barthélemy ?</w:t>
+                <w:t xml:space="preserve">Post-disaster reorganisation of local and national institutions: the case of St. Martin after hurricane Irma (West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Hungary. pp.null-null, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.19.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415281v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How hurricanes influence social and economic changes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972024v1</w:t>
+                <w:t xml:space="preserve">hal-03462940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">How hurricanes influence social and economic changes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462940v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hurricanes on the island of Saint-Martin (French West Indies) from 1954 to 2017: how are our society changes?</w:t>
               </w:r>
@@ -6311,103 +6320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des notions de vulnérabilité et de résilience : enseignements de 3 territoires inondables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Corbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroy-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Minguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Risques et Résilience des Territoires » - Apport de la notion de résilience à la gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
@@ -6430,2692 +6439,2692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood risk vulnerability assessment: hierarchization of the main factors at a regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-disaster recovery: how to encourage the emergency of economic and social dynamics to improve resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Minh Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gastaud</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713466v1</w:t>
+                <w:t xml:space="preserve">hal-01713446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-disaster recovery: how to encourage the emergency of economic and social dynamics to improve resilience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood risk vulnerability assessment: hierarchization of the main factors at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehir Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arki</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713446v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical study of the Rhône river floods (France) and their consequences on the land use evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood risk vulnerability assessment: what are the main factors? Hierarchization of the main factors at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehir Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713504v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood risk vulnerability assessment: what are the main factors? Hierarchization of the main factors at a regional scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical study of the Rhône river floods (France) and their consequences on the land use evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713518v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rapid and non-destructive method to detect tephra layers and cryptotephras: applying in the first distal tephrostratigraphic record of the chaîne des Puys volcanic field (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-V. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of springtime seasonal activity on the Russell dune (Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF GULLY FORMATION UNDER LOW PRESSURE AND LOW TEMPERATURE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of hyperspectral data in planetary remote sensing: extraction and validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bin Luo</w:t>
+                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. Paper 2176</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696049v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change, permafrost thaw and lake-side debris flows at Eskimo Lakes, Tuktoyaktuk Coastlands, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556810v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, permafrost thaw and lake-side debris flows at Eskimo Lakes, Tuktoyaktuk Coastlands, Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556793v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ceamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713636v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Jouannic</w:t>
+                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576773v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marmo</w:t>
+                <w:t xml:space="preserve">Blind source separation of hyperspectral data in planetary remote sensing: extraction and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ceamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Douté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. Paper 2176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713643v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545631v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible seasonal activity of gullies on a sand dune (Russell crater, Mars).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Jouannic</w:t>
+                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Schmidt</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
+              <w:t xml:space="preserve">EuroPlanet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545628v1</w:t>
+                <w:t xml:space="preserve">hal-00547488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a polygenic debtris flow on a sand dune (Russel crater, Mars)</w:t>
+                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPlanet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.7</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547488v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphologique des debris flow sur la dune Russell (Mars) : caractérisation des écoulements actuels et passés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Schmidt</w:t>
+                <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545638v1</w:t>
+                <w:t xml:space="preserve">hal-00545631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Gabriele Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of polygenic debris flows on a sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land to sea record of the mega-eustatic cycle including the Messinian Salinity Crisis in the Mediterranean Andalusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible seasonal activity of gullies on an sand dune (Russell crater, Mars)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9125,512 +9134,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion post-catastrophe naturelle Recommandations pour une action publique d'anticipation et de réaction (enseignements des programmes de recherche RAITAP et Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cerema. 2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion post-catastrophe naturelle Recommandations pour une action publique d'anticipation et de réaction (enseignements des programmes de recherche RAITAP et Relev)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175361v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche détaillée de bonnes pratiques : reconstruction post-catastrophe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche de bonnes pratiques : reconstruction post-catastrophe, opportunité pour reconstruire plus durablement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier prise en compte des risques et développement dans les projets de territoire et les projets d’aménagements - Contribution du Cerema pour faire « bouger les lignes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9643,381 +9652,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de la démarche ReVITeR sur le territoire du Grand Chalon (71)</w:t>
+                <w:t xml:space="preserve">Test de la démarche ReVITeR sur le territoire du SCoT des Rives-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gastaud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéhir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349745v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la démarche ReVITeR sur le territoire du SCoT des Rives-du-Rhône</w:t>
+                <w:t xml:space="preserve">Expérimentation de la démarche ReVITeR sur le territoire du Grand Chalon (71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zéhir Kolli</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349751v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stratégies de reconstruction post-catastrophe dans une perspective d'amélioration de la résilience territoriale : étude de cas des inondations de 1996 au Saguenay-Lac-Saint-Jean (Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arbizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaufrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10164,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Choureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Meslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Corbille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroy-Dutilleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicogossian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Cagatay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Popescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.04.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW7WT3P3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Chlo&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713446v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;hir Kolli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349725v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbizzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Choureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Meslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Corbille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroy-Dutilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicogossian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Cagatay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Popescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW7WT3P3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Chlo&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;hir Kolli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbizzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>