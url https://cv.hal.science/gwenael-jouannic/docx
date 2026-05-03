--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1990,697 +1990,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
+                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250222v1</w:t>
+                <w:t xml:space="preserve">insu-01124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Clauzon</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01124436v1</w:t>
+                <w:t xml:space="preserve">hal-01250222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R. Balme</w:t>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483501v1</w:t>
+                <w:t xml:space="preserve">hal-01250176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The region of the Strandja Sill (North Turkey) and the Messinian events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Cagatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Barhoun</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250176v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The region of the Strandja Sill (North Turkey) and the Messinian events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of debris flows over sand dunes: Insights into gully-formation (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lericolais</w:t>
+                <w:t xml:space="preserve">Matthew R. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66, pp.149-164. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.101 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254379v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre la société, la nature et la technique durant les derniers 200 ans : analyse dans deux vallées françaises</w:t>
               </w:r>
@@ -2877,103 +2877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.57-76. </w:t>
@@ -3011,90 +3011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion of an asymmetric graben: insights from a combined field and gravity survey in the Sorbas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3158,90 +3158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step process for the reflooding of the Mediterranean after the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.125-153. </w:t>
@@ -3559,51 +3559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Messinian salinity crisis in the Dardanelles region : chronostratigraphic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,159 +3865,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
+                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337303v1</w:t>
+                <w:t xml:space="preserve">hal-05337321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
+                <w:t xml:space="preserve">Influence des environnements vécus sur les perceptions des représentations des risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
@@ -4035,194 +4035,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012440v1</w:t>
+                <w:t xml:space="preserve">hal-05337303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de cartographies des risques littoraux et recherche d’une optimisation par l’oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012426v1</w:t>
+                <w:t xml:space="preserve">hal-05012440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion du littoral à Saint-Martin, Caraïbes, suite à l'ouragan Irma (2017) : indicateurs, quantification, processus</w:t>
               </w:r>
@@ -4435,135 +4422,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la perception visuelle des populations face aux cartes d’alerte : une voie vers l’amélioration de leur forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion du littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Banton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">merIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; SHOM, Mar 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337321v1</w:t>
+                <w:t xml:space="preserve">hal-05012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littoral et évènements extrêmes : le cas de Saint-Martin (Caraïbes) et de l’ouragan Irma (2017)</w:t>
               </w:r>
@@ -4884,277 +4884,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722275v1</w:t>
+                <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413026v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la vulnérabilité et résilience aux ouragans à Saint-Martin et Saint-Barthélemy (Caraïbes)</w:t>
               </w:r>
@@ -5860,256 +5860,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How hurricanes influence social and economic changes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722277v1</w:t>
+                <w:t xml:space="preserve">hal-02972024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How hurricanes influence social and economic changes ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972024v1</w:t>
+                <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of hurricanes on the island of Saint-Martin (French West Indies) from 1954 to 2017: how are our society changes?</w:t>
               </w:r>
@@ -7267,618 +7267,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gargani</w:t>
+                <w:t xml:space="preserve">Climate change, permafrost thaw and lake-side debris flows at Eskimo Lakes, Tuktoyaktuk Coastlands, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713636v1</w:t>
+                <w:t xml:space="preserve">hal-00556793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, permafrost thaw and lake-side debris flows at Eskimo Lakes, Tuktoyaktuk Coastlands, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Soare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556793v1</w:t>
+                <w:t xml:space="preserve">hal-00556810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic study of debris flows in context of global warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.G. Ori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Marmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556810v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Jouannic</w:t>
+                <w:t xml:space="preserve">G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576773v1</w:t>
+                <w:t xml:space="preserve">hal-01713643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMORPHIC STUDY OF DEBRIS FLOWS ON THE RUSSELL DUNE (MARS) : COMPARISON OF DEBRIS FLOWS AND PRESENT FLOWS ACTIVITY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Spectral unmixing for planetary exploration applied to CRISM/MRO hyperspectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ceamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marmo</w:t>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713643v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic study of debris flows on the Russell dune (Mars) : comparison of debris flows and present flows activity (Poster)</w:t>
               </w:r>
@@ -7903,64 +7903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Lunar &amp; Planetary Institute Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, The Woodlands, Houston, Texas, United States</w:t>
@@ -8153,64 +8153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13725</w:t>
@@ -8278,51 +8278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8403,64 +8403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du Programme Natiional de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
@@ -8515,77 +8515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.14370</w:t>
@@ -8810,51 +8810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8922,77 +8922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 12</w:t>
@@ -9142,246 +9142,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion post-catastrophe naturelle Recommandations pour une action publique d'anticipation et de réaction (enseignements des programmes de recherche RAITAP et Relev)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Crozier</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Guéro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175361v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion post-catastrophe naturelle Recommandations pour une action publique d'anticipation et de réaction (enseignements des programmes de recherche RAITAP et Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deck</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-05175361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
@@ -9393,77 +9393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10173,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Choureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Meslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Corbille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroy-Dutilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicogossian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Cagatay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Popescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW7WT3P3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Chlo&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;hir Kolli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbizzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Banton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Choureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Meslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706545v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Corbille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroy-Dutilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicogossian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP467.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gastaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargarni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish R. Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Cagatay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ86QZP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2140377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Popescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW7WT3P3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccinini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Minh Chlo&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delabrousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556793v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Soare" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Ori" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ceamanos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;hir Kolli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbizzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>