--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -130,51 +130,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">070291098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">C-7600-2011</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/C-7600-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -1386,563 +1386,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Pinto</w:t>
+                <w:t xml:space="preserve">L Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Grimaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Urios</w:t>
+                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348932v1</w:t>
+                <w:t xml:space="preserve">hal-03369980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Felipe Benites</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+                <w:t xml:space="preserve">Regis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369980v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-host coexistence in phytoplankton through the genomic lens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay2587⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557501v1</w:t>
+                <w:t xml:space="preserve">hal-02505108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Virus-host coexistence in phytoplankton through the genomic lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheree Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Stéphane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (14), pp.eaay2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay2587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505108v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Insights into Marine Phytoplankton Diversity</w:t>
               </w:r>
@@ -2026,265 +2026,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell ecogenomics reveals mating types of individual cells and ssDNA viral infections in the smallest photosynthetic eukaryotes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Estimation of the Spontaneous Mutation Rate in Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0089⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1829-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310726v1</w:t>
+                <w:t xml:space="preserve">hal-02978190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Estimation of the Spontaneous Mutation Rate in Diatoms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single cell ecogenomics reveals mating types of individual cells and ssDNA viral infections in the smallest photosynthetic eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sieracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978190v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomics approach reveals the global genetic polymorphism, structure, and functional diversity of ten accessions of the marine model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -2430,51 +2430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmelien Vancaester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,762 +2653,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
+                <w:t xml:space="preserve">Fish larval recruitment to reefs is a thyroid hormone-mediated metamorphosis sensitive to the pesticide chlorpyrifos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">Guillaume Holzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hebrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheree Yau</w:t>
+                <w:t xml:space="preserve">Marc Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Desgranges</w:t>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e27595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01842137v1</w:t>
+                <w:t xml:space="preserve">hal-01633712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larval recruitment to reefs is a thyroid hormone-mediated metamorphosis sensitive to the pesticide chlorpyrifos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Besson</w:t>
+                <w:t xml:space="preserve">Spontaneous Mutation Rate in the Smallest Photosynthetic Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
+                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc François</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27595⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1770-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633712v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Mutation Rate in the Smallest Photosynthetic Eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
+                <w:t xml:space="preserve">Maxime Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheree Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (7), pp.1770-1779. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546014v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01842137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Effects of Spontaneous Mutations in Picoeukaryotic Marine Green Algae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salmeron</w:t>
+                <w:t xml:space="preserve">A Viral Immunity Chromosome in the Marine Picoeukaryote, Ostreococcus tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheree Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pecqueur</w:t>
+                <w:t xml:space="preserve">Claire Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaë L Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.029769⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.e1005965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800071v1</w:t>
+                <w:t xml:space="preserve">hal-01391068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Viral Immunity Chromosome in the Marine Picoeukaryote, Ostreococcus tauri</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moreau</w:t>
+                <w:t xml:space="preserve">Fitness Effects of Spontaneous Mutations in Picoeukaryotic Marine Green Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaë L Piganeau</w:t>
+                <w:t xml:space="preserve">David Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), pp.e1005965. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.2063 - 2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.029769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391068v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter Dominates the Bacterial Community of the Ostreococcus tauri Phycosphere in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1414. </w:t>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer E. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.67-78 </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3544,481 +3544,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t>
+                <w:t xml:space="preserve">Bacteria in Ostreococcus tauri cultures – friends, foes or hitchhikers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Keeling</w:t>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Burki</w:t>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather M. Wilcox</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109521v1</w:t>
+                <w:t xml:space="preserve">hal-01321228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria in Ostreococcus tauri cultures – friends, foes or hitchhikers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Keeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Burki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S Abby</w:t>
+                <w:t xml:space="preserve">Heather M. Wilcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Bassem Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien de Jode</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric E Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.505. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.e1001889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321228v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organellar Inheritance in the Green Lineage: Insights from Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,90 +4345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene functionalities and genome structure in Bathycoccus prasinos reflect cellular specializations at the base of the green lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Verhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine prasinovirus genomes show low evolutionary divergence and acquisition of protein metabolism genes by horizontal gene transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (24), pp.12555-63. </w:t>
@@ -5111,51 +5111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-Cycle and Genome of OtV5, a Large DNA Virus of the Pelagic Marine Unicellular Green Alga Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,51 +5271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,51 +5388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,338 +5741,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill-Robertson interference is a minor determinant of variations in codon bias across Drosophila melanogaster and Caenorhabditis elegans genomes</w:t>
+                <w:t xml:space="preserve">Vanishing GC-Rich Isochores in Mammalian Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marais</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.1399-1406</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 162, pp.1837-1848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427287v1</w:t>
+                <w:t xml:space="preserve">hal-00427269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hill-Robertson interference is a minor determinant of variations in codon bias across Drosophila melanogaster and Caenorhabditis elegans genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54, pp.129-133</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1399-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427292v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanishing GC-Rich Isochores in Mammalian Genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 162, pp.1837-1848</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427269v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative versus additive selection in relation to genome evolution: a simulation study</w:t>
               </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78, pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6166,90 +6166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-content evolution in mammalian genomes: the biased gene conversion hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 159, pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6459,51 +6459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C5E179C"/>
+    <w:nsid w:val="CC97E269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6690,51 +6690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>