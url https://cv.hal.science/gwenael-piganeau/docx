--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1386,295 +1386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
+                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Felipe Benites</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+                <w:t xml:space="preserve">Jordan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
+                <w:t xml:space="preserve">Regis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369980v1</w:t>
+                <w:t xml:space="preserve">hal-03348932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">L Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Grimaud</w:t>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urios</w:t>
+                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348932v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sieracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190089. </w:t>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,278 +2653,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larval recruitment to reefs is a thyroid hormone-mediated metamorphosis sensitive to the pesticide chlorpyrifos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Mutation Rate in the Smallest Photosynthetic Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Holzer</w:t>
+                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Besson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27595⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1770-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633712v1</w:t>
+                <w:t xml:space="preserve">hal-01546014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Mutation Rate in the Smallest Photosynthetic Eukaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">Fish larval recruitment to reefs is a thyroid hormone-mediated metamorphosis sensitive to the pesticide chlorpyrifos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
+                <w:t xml:space="preserve">Loïc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (7), pp.1770-1779. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e27595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546014v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
               </w:r>
@@ -3191,64 +3191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness Effects of Spontaneous Mutations in Picoeukaryotic Marine Green Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,77 +3325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter Dominates the Bacterial Community of the Ostreococcus tauri Phycosphere in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer E. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.67-78 </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,926 +3942,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organellar Inheritance in the Green Lineage: Insights from Ostreococcus tauri</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphology, Genome Plasticity, and Phylogeny in the Genus Ostreococcus Reveal a Cryptic Species, O. mediterraneus sp nov (Mamiellales, Mamiellophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Subirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere B. Pequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line M.-L. Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt106⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (5), pp.643 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579089v1</w:t>
+                <w:t xml:space="preserve">hal-01004323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, Genome Plasticity, and Phylogeny in the Genus Ostreococcus Reveal a Cryptic Species, O. mediterraneus sp nov (Mamiellales, Mamiellophyceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Meilland</w:t>
+                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Subirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01004323v1</w:t>
+                <w:t xml:space="preserve">hal-00823210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organellar Inheritance in the Green Lineage: Insights from Ostreococcus tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (5), pp.848-859. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (8), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823210v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene functionalities and genome structure in Bathycoccus prasinos reflect cellular specializations at the base of the green lineage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de La Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-r74⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160896v1</w:t>
+                <w:t xml:space="preserve">hal-00848707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Global Ocean Sampling (GOS) Project for Trends in Iron Uptake by Surface Ocean Microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.383-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207284v1</w:t>
+                <w:t xml:space="preserve">halsde-00823691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Gene functionalities and genome structure in Bathycoccus prasinos reflect cellular specializations at the base of the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (8), pp.R74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-r74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848707v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Global Ocean Sampling (GOS) Project for Trends in Iron Uptake by Surface Ocean Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piganeau</w:t>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.383-427. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e30931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823691v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine prasinovirus genomes show low evolutionary divergence and acquisition of protein metabolism genes by horizontal gene transfer.</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5105,395 +5105,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-Cycle and Genome of OtV5, a Large DNA Virus of the Pelagic Marine Unicellular Green Alga Ostreococcus tauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picoeukaryotic sequences in the Sargasso Sea metagenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conchita Ferraz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002250⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.R5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-1-r5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114367v1</w:t>
+                <w:t xml:space="preserve">hal-03160852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues about the genetic basis of adaptation emerge from comparing the proteomes of two Ostreococcus ecotypes (Chlorophyta, Prasinophyceae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life-Cycle and Genome of OtV5, a Large DNA Virus of the Pelagic Marine Unicellular Green Alga Ostreococcus tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jancek</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Eychenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (11), pp.2293-300. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00459220v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picoeukaryotic sequences in the Sargasso Sea metagenome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clues about the genetic basis of adaptation emerge from comparing the proteomes of two Ostreococcus ecotypes (Chlorophyta, Prasinophyceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Moreau</w:t>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.R5. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (11), pp.2293-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-1-r5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160852v1</w:t>
+                <w:t xml:space="preserve">halsde-00459220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tiny eukaryote Ostreococcus provides genomic insights into the paradox of plankton speciation</w:t>
               </w:r>
@@ -5626,51 +5626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hill-Robertson interference is a minor determinant of variations in codon bias across Drosophila melanogaster and Caenorhabditis elegans genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19, pp.1399-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,51 +5950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Relationship Between the Silent Substitution Rate and the GC Content: Implications for the Evolution of Isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,286 +6052,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative versus additive selection in relation to genome evolution: a simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">GC-content evolution in mammalian genomes: the biased gene conversion hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 78, pp.171-175</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 159, pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427144v1</w:t>
+                <w:t xml:space="preserve">hal-00427173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-content evolution in mammalian genomes: the biased gene conversion hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Multiplicative versus additive selection in relation to genome evolution: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 159, pp.907-911</w:t>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78, pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427173v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High copy numbers of multiple transposable element families in an Australian population of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6459,51 +6459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC97E269"/>
+    <w:nsid w:val="696FF5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6690,51 +6690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>