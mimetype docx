--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1386,295 +1386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Pinto</w:t>
+                <w:t xml:space="preserve">L Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Grimaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Urios</w:t>
+                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348932v1</w:t>
+                <w:t xml:space="preserve">hal-03369980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of sex-related chromosomes at the base of the green lineage 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Felipe Benites</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+                <w:t xml:space="preserve">Regis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab216/6380139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369980v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sieracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190089. </w:t>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,77 +3325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter Dominates the Bacterial Community of the Ostreococcus tauri Phycosphere in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6459,51 +6459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="696FF5E8"/>
+    <w:nsid w:val="2BD24F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6690,51 +6690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-piganeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9992-4187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070291098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7600-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mettrop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandecasteele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lab&#233;cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04745739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbing Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1155759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelien Vancaester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04104946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Piganeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Benites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salmeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.814386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine C M Yung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Rey Redondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10020240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Felipe Benites" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab216/6380139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rombauts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978190v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02310726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poulton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sieracki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eyre-Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27595" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hemon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235; L Piganeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pecqueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.029769" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E. James" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00505" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Subirana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere B. Pequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Michely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line M.-L. Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Meilland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.06.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW84VG2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01123-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimsley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eycheni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002250" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westrelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>