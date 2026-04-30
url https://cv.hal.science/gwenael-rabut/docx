--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1879,390 +1879,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00543843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and regulation of protein neddylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic kinetic analysis of mitotic dis- and reassembly of the nuclear pore in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wurzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/EMBOR.2008.183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (5), pp.857-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/JCB.200707026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171730v1</w:t>
+                <w:t xml:space="preserve">hal-05171728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rtt101 and Mms1 in budding yeast form a CUL4(DDB1)-like ubiquitin ligase that promotes replication through damaged DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function and regulation of protein neddylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Peter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (10), pp.1034-1040. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2008.155⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (10), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/EMBOR.2008.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00331729v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic kinetic analysis of mitotic dis- and reassembly of the nuclear pore in living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rtt101 and Mms1 in budding yeast form a CUL4(DDB1)-like ubiquitin ligase that promotes replication through damaged DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iw Zaidi,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dultz</w:t>
+                <w:t xml:space="preserve">G. Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Zanin</w:t>
+                <w:t xml:space="preserve">A. Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Wurzenberger</w:t>
+                <w:t xml:space="preserve">H. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rabut</w:t>
+                <w:t xml:space="preserve">J. Malmström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (5), pp.857-865. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (10), pp.1034-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/JCB.200707026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/embor.2008.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171728v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the dynamic organization of the nuclear pore complex inside single living cells</w:t>
               </w:r>
@@ -4155,51 +4155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Blaszczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Odrzywolski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lazarewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2023.100695" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Cerjani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunelys Runeshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rabut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Herold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.3.1155-1167.2004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melkonian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rabut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani Sudevan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wysocki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Boulch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3756-1_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Khmelinskii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pantazopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deike J Omnus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00966127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zemla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kedziora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola T Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Verma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Makhnevych" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burschowsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rudolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Peter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.135038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/EMBOR.2008.183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iw Zaidi," TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rabut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poveda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dultz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Zanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wurzenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/JCB.200707026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCB1184" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellenberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.0022-2720.2004.01404.X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#233;n&#225;rt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEB.2004.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQTPM0B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan van Overbeek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/MBC.E03-12-0878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Wagner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Brillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1046-5928(03)00140-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85SZQLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(01)00340-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03436675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau Wei Ba&#239;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200101081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Frischknecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Reckmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Olson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nagashima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Anselma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.5.4145-4155.1999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kajumo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Dragic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.4.3464-3468.1998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00933814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Blaszczak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Odrzywolski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lazarewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2023.100695" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Cerjani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunelys Runeshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Forler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rabut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Herold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.3.1155-1167.2004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melkonian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rabut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani Sudevan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wysocki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20201058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Boulch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.240093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3756-1_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Khmelinskii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pantazopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deike J Omnus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00966127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zemla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kedziora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola T Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Verma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Makhnevych" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.05.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burschowsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rudolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Peter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.135038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dultz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Zanin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wurzenberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/JCB.200707026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/EMBOR.2008.183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iw Zaidi," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rabut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poveda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.155" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCB1184" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellenberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.0022-2720.2004.01404.X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#233;n&#225;rt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEB.2004.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQTPM0B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan van Overbeek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/MBC.E03-12-0878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Wagner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lecat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Brillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1046-5928(03)00140-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85SZQLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(01)00340-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03436675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belgareh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau Wei Ba&#239;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200101081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Frischknecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Reckmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Olson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Nagashima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Anselma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.5.4145-4155.1999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Konner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kajumo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Dragic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.4.3464-3468.1998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00933814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>