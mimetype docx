--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -769,1843 +769,1843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
+                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Muto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (18), pp.7179-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109169v1</w:t>
+                <w:t xml:space="preserve">hal-05068282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsumi Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31, pp.e02655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (21), pp.e202500284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353176v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination bonds as a tool for tuning photoconductance in nanostructured hybrid materials made of molecular antennas and metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cretal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (12), pp.3429-3435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MH01327A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the free rotary oscillations around a single ruthenium atom in an organometallic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sluysmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (21), pp.e202500284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.e02277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068296v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorie Ohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiko Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (18), pp.7179-7188. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (9), pp.1237-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068282v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
+                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Hector</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thomas Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
+              <w:t xml:space="preserve">Trends in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352464v1</w:t>
+                <w:t xml:space="preserve">hal-05109151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshio Nishino</w:t>
+                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorie Ohno</w:t>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Ishihara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colin Martin</w:t>
+                <w:t xml:space="preserve">So Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.e02655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907405v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hector</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Bourissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109151v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
+                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Dumartin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+                <w:t xml:space="preserve">Miki Kariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Kaoru Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Kento Yonezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (16), pp.2168-2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637341v1</w:t>
+                <w:t xml:space="preserve">hal-04637356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Aratani</w:t>
+                <w:t xml:space="preserve">Melissa Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Yamada</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636108v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Nomura</w:t>
+                <w:t xml:space="preserve">Kyohei Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Yonezawa</w:t>
+                <w:t xml:space="preserve">Naoki Aratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
+                <w:t xml:space="preserve">Hiroko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (16), pp.2168-2171. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.287-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637356v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid nanodiscs spontaneously formed by an amphiphilic polymethacrylate derivative as an efficient nanocarrier for molecular delivery to intact cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-catalysed perarylation of cyclopentadiene: synthesis of hexaarylcyclopentadienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyu Hao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caterina Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.6127-6134. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (24), pp.9127-9137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3RA07481A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC02458C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636158v1</w:t>
+                <w:t xml:space="preserve">hal-04636067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalysed perarylation of cyclopentadiene: synthesis of hexaarylcyclopentadienes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid nanodiscs spontaneously formed by an amphiphilic polymethacrylate derivative as an efficient nanocarrier for molecular delivery to intact cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Baccini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jinyu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (24), pp.9127-9137. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.6127-6134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC02458C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA07481A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636067v1</w:t>
+                <w:t xml:space="preserve">hal-04636158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Spectroscopic Properties of Diarylethene‐Subporphyrinoid Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanari Tamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akuto Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Mizutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.e202400615. </w:t>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevithra Dewi Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Asanoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sota Seki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3214,90 +3214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Tripodal Hydrotris(indazol‐1‐yl)borate Ligands as Ruthenium‐Supported Cogwheels for On‐Surface Gearing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghua Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations into oxidation induced ring opening of terarylenes containing πextended thieno[b]thiophene units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yora Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally responsive morphological changes of layered coordination polymers induced by disordering/ordering of flexible alkyl chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shota Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,1048 +3732,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
+                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (33), pp.20207-20215. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3492-3501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636821v1</w:t>
+                <w:t xml:space="preserve">hal-03636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79 (11), pp.1050-1055. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (47), pp.12019-12031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635160v1</w:t>
+                <w:t xml:space="preserve">hal-03636831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (46), pp.11391-11398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636845v1</w:t>
+                <w:t xml:space="preserve">hal-04636172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (31), pp.17049-17056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636172v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4709-4721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03636831v1</w:t>
+                <w:t xml:space="preserve">hal-03154246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (11), pp.1050-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636805v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (65), pp.16242-16249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03636855v1</w:t>
+                <w:t xml:space="preserve">hal-03636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.4709-4721. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (33), pp.20207-20215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154246v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitting Stepwise Rotation among Three Molecule-Gear on the Au(111) Surface</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kleinwächter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (16), pp.6892-6899. </w:t>
@@ -4887,1519 +4887,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic studies of structural variations in terarylene photohydride generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Dipolar Nanocars Based on a Porphyrin Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miho Minamide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yora Goto</w:t>
+                <w:t xml:space="preserve">Hiroki Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112594⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (52), pp.12010-12018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637330v1</w:t>
+                <w:t xml:space="preserve">hal-03636867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of molecule-gears with six long teeth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Systematic studies of structural variations in terarylene photohydride generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Joachim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miho Minamide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yora Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.112594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022368v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar Nanocars Based on a Porphyrin Backbone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics of molecule-gears with six long teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Takeuchi</w:t>
+                <w:t xml:space="preserve">We -Hyo Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kleinwächter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (52), pp.12010-12018. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636867v1</w:t>
+                <w:t xml:space="preserve">hal-03022368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417240v1</w:t>
+                <w:t xml:space="preserve">hal-04636404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (97), pp.14689-14692. </w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417227v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tumbleson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156707v1</w:t>
+                <w:t xml:space="preserve">hal-02417300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14689-14692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04636404v1</w:t>
+                <w:t xml:space="preserve">hal-02417227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomas Rojas</w:t>
+                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Tumbleson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.3742. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.16328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417300v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedient Synthesis of Thioether-Functionalized Hydrotris(indazolyl)borate as an Anchoring Platform for Rotary Molecular Machines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface manipulation of a curved polycyclic aromatic hydrocarbon-based nano-vehicle molecule equipped with triptycene wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We -Hyo Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800990⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (49), pp.495401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae0d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880748v1</w:t>
+                <w:t xml:space="preserve">hal-01908676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in development of photoacid generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.41 - 51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface manipulation of a curved polycyclic aromatic hydrocarbon-based nano-vehicle molecule equipped with triptycene wheels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expedient Synthesis of Thioether-Functionalized Hydrotris(indazolyl)borate as an Anchoring Platform for Rotary Molecular Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (49), pp.495401. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.4731 - 4739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae0d9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908676v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Yengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,77 +6463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terarylenes as Photoactivatable Hydride Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miho Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,64 +6597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Emergence and Dynamic Control of Chirality in a Photoresponsive Dinuclear Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miku Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,64 +6731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Synthesis of Nanovehicles to Participation in the First Nanocar Race—View from the French Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6829,204 +6829,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Tunneling Microscope Tip-Induced Formation of a Supramolecular Network of Terarylene Molecules on Cu(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photochromism of Chloro- and tert -Butyl-Functionalized Terarylene Derivatives for Surface Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (45), pp.25384 - 25389. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (17), pp.2451 - 2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868343v1</w:t>
+                <w:t xml:space="preserve">hal-01868341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7077,51 +7077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first nanocar race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7149,1654 +7149,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photochromism of Chloro- and tert -Butyl-Functionalized Terarylene Derivatives for Surface Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Scanning Tunneling Microscope Tip-Induced Formation of a Supramolecular Network of Terarylene Molecules on Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (17), pp.2451 - 2461. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (45), pp.25384 - 25389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868341v1</w:t>
+                <w:t xml:space="preserve">hal-01868343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Palmino</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717636v1</w:t>
+                <w:t xml:space="preserve">hal-01721816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and coordinated rotational switching of all molecular rotors in a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kersell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stefak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">J. Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.706-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2016.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual photochemical bond cleavage for a diarylethene-based phototrigger containing both methanolic and acetic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.11282 - 11290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+                <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (15-16), pp.2214-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721816v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (15-16), pp.2214-2226. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1742-1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717634v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved synthesis of 6-[(ethylthio)methyl]-1H-indazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stefak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hc-2014-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717637v1</w:t>
+                <w:t xml:space="preserve">hal-01717638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis of 6-[(ethylthio)methyl]-1H-indazole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Stefak</w:t>
+                <w:t xml:space="preserve">A nanometric motor turning at will in one direction or the other [Un moteur nanométrique tournant à volonté dans un sens ou dans l'autre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.VIII-IX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717638v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanometric motor turning at will in one direction or the other [Un moteur nanométrique tournant à volonté dans un sens ou dans l'autre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Joachim</w:t>
+                <w:t xml:space="preserve">Synthesis of Functionalized Mono-, Bis-, and Trisethynyltriptycenes for One-Dimensional Self-Assembly on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (42), pp.15013-15019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712766v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functionalized Mono-, Bis-, and Trisethynyltriptycenes for One-Dimensional Self-Assembly on Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stefak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garbage</w:t>
+                <w:t xml:space="preserve">Sayo Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Qiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (42), pp.15013-15019. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717641v1</w:t>
+                <w:t xml:space="preserve">hal-01717637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecule concept nanocars: Chassis, wheels, and motors?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.G.E. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kersell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn3058246⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799174v1</w:t>
+                <w:t xml:space="preserve">hal-01799178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecule concept nanocars: Chassis, wheels, and motors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.46-51. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn3058246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799178v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical characteristics of a donor-acceptor porphyrinate rotor mounted on a naphthalocyaninato europium complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franscisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9240,747 +9240,747 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288306v1</w:t>
+                <w:t xml:space="preserve">hal-04637323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637325v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
+                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
+              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637321v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637322v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717108v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
+                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637323v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290869v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOTYPE OF MOLECULAR MACHINES : MOLECULAR MOTORS, GEARS AND VEHICLES</w:t>
               </w:r>
@@ -10098,993 +10098,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Molecular machines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637313v1</w:t>
+                <w:t xml:space="preserve">hal-04716964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Prototype of molecular machines : Molecular motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th SECO</w:t>
+              <w:t xml:space="preserve">SECO 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637311v1</w:t>
+                <w:t xml:space="preserve">hal-04716956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Invited: Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717072v1</w:t>
+                <w:t xml:space="preserve">hal-04637312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular machines : Molecular wheels, vehicles, rotors and motors</w:t>
+                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716964v1</w:t>
+                <w:t xml:space="preserve">hal-04717072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype of molecular machines : Molecular motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO 58</w:t>
+              <w:t xml:space="preserve">58th SECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716956v1</w:t>
+                <w:t xml:space="preserve">hal-04637311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Prototypes of molecular machines: motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637312v1</w:t>
+                <w:t xml:space="preserve">hal-04637313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
+                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716942v1</w:t>
+                <w:t xml:space="preserve">hal-04637309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
+                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716949v1</w:t>
+                <w:t xml:space="preserve">hal-04637233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637309v1</w:t>
+                <w:t xml:space="preserve">hal-04716949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
+                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
+              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637233v1</w:t>
+                <w:t xml:space="preserve">hal-04716942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637224v1</w:t>
+                <w:t xml:space="preserve">hal-04716929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716929v1</w:t>
+                <w:t xml:space="preserve">hal-04636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
+                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636943v1</w:t>
+                <w:t xml:space="preserve">hal-04637224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988167v1</w:t>
+                <w:t xml:space="preserve">hal-01988145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Molecular motors based on ruthenium(II) and Europium(III) complexes.</w:t>
               </w:r>
@@ -11133,303 +11133,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
+                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988145v1</w:t>
+                <w:t xml:space="preserve">hal-01988243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988243v1</w:t>
+                <w:t xml:space="preserve">hal-01988167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on natural and artificial molecular machines </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bombay, India</w:t>
+              <w:t xml:space="preserve">International symposium on functional pi-molecules </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758180v1</w:t>
+                <w:t xml:space="preserve">hal-01757924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on functional pi-molecules </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nara, Japan</w:t>
+              <w:t xml:space="preserve">International conference on natural and artificial molecular machines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757924v1</w:t>
+                <w:t xml:space="preserve">hal-01758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
               </w:r>
@@ -11547,372 +11547,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
+                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">International symposium on CO activation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744654v1</w:t>
+                <w:t xml:space="preserve">hal-01745364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on CO activation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745364v1</w:t>
+                <w:t xml:space="preserve">hal-01744687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International workshop supramolecular chemistry &amp; integrated systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744687v1</w:t>
+                <w:t xml:space="preserve">hal-01743014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
+                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop supramolecular chemistry &amp; integrated systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743014v1</w:t>
+                <w:t xml:space="preserve">hal-01745505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
+              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745505v1</w:t>
+                <w:t xml:space="preserve">hal-01744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
@@ -12030,484 +12030,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869820v1</w:t>
+                <w:t xml:space="preserve">hal-01869819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869819v1</w:t>
+                <w:t xml:space="preserve">hal-01869820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t>
+                <w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737466v1</w:t>
+                <w:t xml:space="preserve">hal-00753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t>
+                <w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753609v1</w:t>
+                <w:t xml:space="preserve">hal-00737466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12614,77 +12614,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecmol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
@@ -12752,51 +12752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12957,277 +12957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166522v1</w:t>
+                <w:t xml:space="preserve">hal-00166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166101v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment molecular chains on pre-structured Sm/Si(111) interfaces</w:t>
               </w:r>
@@ -13376,90 +13376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Insulating Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SP2P - Division Photochimie, Photophysique, Photosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
@@ -13488,103 +13488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallado-catalyzed synthesis of biarylsulfoxides, towards on-surface reactivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraPCat3 - 3rd Trans Pyrenean meeting in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
@@ -13645,90 +13645,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13792,51 +13792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed amphiphiles for cell membrane mimetic nanoarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13896,77 +13896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Molecular Gears with an Organometallic Piano-Stool Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14013,90 +14013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of a Nano-winch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Probing Small for Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-98, 2020, Advances in Atom and Single Molecule Machines, 978-3-030-56779-8. </w:t>
@@ -14147,51 +14147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single rotating molecule-machines: Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Machines and Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 354, pp.253-278, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14270,51 +14270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: The Significance of Scorpionate Ligands 50 Years On (Eur. J. Inorg. Chem. 15–16/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201670151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14341,51 +14341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,51 +14594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>