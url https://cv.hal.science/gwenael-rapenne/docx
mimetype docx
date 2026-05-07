--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -769,1644 +769,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
+                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taichi Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068282v1</w:t>
+                <w:t xml:space="preserve">hal-05109169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (21), pp.e202500284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31, pp.e02655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068296v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination bonds as a tool for tuning photoconductance in nanostructured hybrid materials made of molecular antennas and metal nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cretal</w:t>
+                <w:t xml:space="preserve">Ryota Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsumi Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4MH01327A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (21), pp.e202500284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996712v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the free rotary oscillations around a single ruthenium atom in an organometallic complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ledent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sluysmans</w:t>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102691⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (18), pp.7179-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236861v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination bonds as a tool for tuning photoconductance in nanostructured hybrid materials made of molecular antennas and metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Hector</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shohei Katao</w:t>
+                <w:t xml:space="preserve">Deborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Adeline Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Magné</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Eva Cretal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e02277. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.3429-3435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4MH01327A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352464v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the free rotary oscillations around a single ruthenium atom in an organometallic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorie Ohno</w:t>
+                <w:t xml:space="preserve">Xun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Ishihara</w:t>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiko Nishikawa</w:t>
+                <w:t xml:space="preserve">Maxime Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Martin</w:t>
+                <w:t xml:space="preserve">Damien Sluysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (9), pp.1237-1241. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907405v1</w:t>
+                <w:t xml:space="preserve">hal-05236861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
+                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hector</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Thomas A Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e02277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109151v1</w:t>
+                <w:t xml:space="preserve">hal-05352464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aissam Okba</w:t>
+                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+                <w:t xml:space="preserve">Yorie Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Ueno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Mika Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiko Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (9), pp.1237-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353176v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourissou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Trends in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109169v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
+                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miki Kariya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+                <w:t xml:space="preserve">Melissa Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Nomura</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Yonezawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637356v1</w:t>
+                <w:t xml:space="preserve">hal-04637341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Dumartin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+                <w:t xml:space="preserve">Naoki Aratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Hiroko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.287-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637341v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Kariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyohei Matsuo</w:t>
+                <w:t xml:space="preserve">Kaoru Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Aratani</w:t>
+                <w:t xml:space="preserve">Kento Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Yamada</w:t>
+                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.287-305. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (16), pp.2168-2171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636108v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-catalysed perarylation of cyclopentadiene: synthesis of hexaarylcyclopentadienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Baccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (24), pp.9127-9137. </w:t>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanodiscs spontaneously formed by an amphiphilic polymethacrylate derivative as an efficient nanocarrier for molecular delivery to intact cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Ishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Spectroscopic Properties of Diarylethene‐Subporphyrinoid Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanari Tamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akuto Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Mizutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.e202400615. </w:t>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevithra Dewi Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Asanoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sota Seki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3214,90 +3214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Tripodal Hydrotris(indazol‐1‐yl)borate Ligands as Ruthenium‐Supported Cogwheels for On‐Surface Gearing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghua Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations into oxidation induced ring opening of terarylenes containing πextended thieno[b]thiophene units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yora Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally responsive morphological changes of layered coordination polymers induced by disordering/ordering of flexible alkyl chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shota Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,1048 +3732,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
+                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (6), pp.3492-3501. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (33), pp.20207-20215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636805v1</w:t>
+                <w:t xml:space="preserve">hal-03636821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (47), pp.12019-12031. </w:t>
+              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (11), pp.1050-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636831v1</w:t>
+                <w:t xml:space="preserve">hal-04635160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
+                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (65), pp.16242-16249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636172v1</w:t>
+                <w:t xml:space="preserve">hal-03636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (47), pp.12019-12031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636855v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3492-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154246v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (46), pp.11391-11398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635160v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (31), pp.17049-17056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636845v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (33), pp.20207-20215. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4709-4721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636821v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitting Stepwise Rotation among Three Molecule-Gear on the Au(111) Surface</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kleinwächter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (16), pp.6892-6899. </w:t>
@@ -4906,51 +4906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar Nanocars Based on a Porphyrin Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,64 +5027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic studies of structural variations in terarylene photohydride generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miho Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We -Hyo Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kleinwächter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,697 +5285,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.16328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636404v1</w:t>
+                <w:t xml:space="preserve">hal-02417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.299-308. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14689-14692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156707v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417300v1</w:t>
+                <w:t xml:space="preserve">hal-02156707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02417227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tumbleson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.16328. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417240v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface manipulation of a curved polycyclic aromatic hydrocarbon-based nano-vehicle molecule equipped with triptycene wheels</w:t>
               </w:r>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in development of photoacid generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,90 +6212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedient Synthesis of Thioether-Functionalized Hydrotris(indazolyl)borate as an Anchoring Platform for Rotary Molecular Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.4731 - 4739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6329,77 +6329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Yengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,77 +6463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terarylenes as Photoactivatable Hydride Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miho Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,64 +6597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Emergence and Dynamic Control of Chirality in a Photoresponsive Dinuclear Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miku Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Synthesis of Nanovehicles to Participation in the First Nanocar Race—View from the French Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6835,103 +6835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photochromism of Chloro- and tert -Butyl-Functionalized Terarylene Derivatives for Surface Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (17), pp.2451 - 2461. </w:t>
@@ -6982,51 +6982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7155,103 +7155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscope Tip-Induced Formation of a Supramolecular Network of Terarylene Molecules on Cu(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (45), pp.25384 - 25389. </w:t>
@@ -7283,1520 +7283,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1742-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721816v1</w:t>
+                <w:t xml:space="preserve">hal-01717636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and coordinated rotational switching of all molecular rotors in a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kersell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.706-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2016.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual photochemical bond cleavage for a diarylethene-based phototrigger containing both methanolic and acetic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.11282 - 11290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717634v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Palmino</w:t>
+                <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.1742-1751. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (15-16), pp.2214-2226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717636v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis of 6-[(ethylthio)methyl]-1H-indazole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stefak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Stefak</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayo Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hc-2014-0180⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717638v1</w:t>
+                <w:t xml:space="preserve">hal-01717637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanometric motor turning at will in one direction or the other [Un moteur nanométrique tournant à volonté dans un sens ou dans l'autre]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Joachim</w:t>
+                <w:t xml:space="preserve">Improved synthesis of 6-[(ethylthio)methyl]-1H-indazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hc-2014-0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712766v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functionalized Mono-, Bis-, and Trisethynyltriptycenes for One-Dimensional Self-Assembly on Surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">A nanometric motor turning at will in one direction or the other [Un moteur nanométrique tournant à volonté dans un sens ou dans l'autre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.VIII-IX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01717641v1</w:t>
+                <w:t xml:space="preserve">hal-01712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Functionalized Mono-, Bis-, and Trisethynyltriptycenes for One-Dimensional Self-Assembly on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayo Fukumoto</w:t>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
+                <w:t xml:space="preserve">Yun Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 287, pp.79-88. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (42), pp.15013-15019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717637v1</w:t>
+                <w:t xml:space="preserve">hal-01717641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
+                <w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.G.E. Perera</w:t>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ample</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vives</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Coget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799178v1</w:t>
+                <w:t xml:space="preserve">hal-00875505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coget</w:t>
+                <w:t xml:space="preserve">Molecule concept nanocars: Chassis, wheels, and motors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3058246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875505v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecule concept nanocars: Chassis, wheels, and motors?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.G.E. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kersell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.11-14. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn3058246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799174v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical characteristics of a donor-acceptor porphyrinate rotor mounted on a naphthalocyaninato europium complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8940,295 +8940,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t>
+                <w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youness Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franscisco Ample</w:t>
+                <w:t xml:space="preserve">Francisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t>
+              <w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872942v1</w:t>
+                <w:t xml:space="preserve">hal-00281318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Makoudi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ample</w:t>
+                <w:t xml:space="preserve">Franscisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t>
+              <w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281318v1</w:t>
+                <w:t xml:space="preserve">hal-01872942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9240,747 +9240,747 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637323v1</w:t>
+                <w:t xml:space="preserve">hal-05288306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717108v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
+                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637322v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
+              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413022v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290869v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288306v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637321v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637325v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOTYPE OF MOLECULAR MACHINES : MOLECULAR MOTORS, GEARS AND VEHICLES</w:t>
               </w:r>
@@ -10098,993 +10098,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular machines : Molecular wheels, vehicles, rotors and motors</w:t>
+                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716964v1</w:t>
+                <w:t xml:space="preserve">hal-04637313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype of molecular machines : Molecular motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO 58</w:t>
+              <w:t xml:space="preserve">58th SECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716956v1</w:t>
+                <w:t xml:space="preserve">hal-04637311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited: Prototypes of molecular machines: motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Molecular machines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices</w:t>
+              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637312v1</w:t>
+                <w:t xml:space="preserve">hal-04716964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Prototype of molecular machines : Molecular motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">SECO 58</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717072v1</w:t>
+                <w:t xml:space="preserve">hal-04716956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Invited: Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th SECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
+              <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637311v1</w:t>
+                <w:t xml:space="preserve">hal-04637312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637313v1</w:t>
+                <w:t xml:space="preserve">hal-04717072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637309v1</w:t>
+                <w:t xml:space="preserve">hal-04716942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
+                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637233v1</w:t>
+                <w:t xml:space="preserve">hal-04716949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
+                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716949v1</w:t>
+                <w:t xml:space="preserve">hal-04637309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
+                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
+              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716942v1</w:t>
+                <w:t xml:space="preserve">hal-04637233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716929v1</w:t>
+                <w:t xml:space="preserve">hal-04637224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636943v1</w:t>
+                <w:t xml:space="preserve">hal-04716929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
+                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637224v1</w:t>
+                <w:t xml:space="preserve">hal-04636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
+                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988145v1</w:t>
+                <w:t xml:space="preserve">hal-01988167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Molecular motors based on ruthenium(II) and Europium(III) complexes.</w:t>
               </w:r>
@@ -11133,165 +11133,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988243v1</w:t>
+                <w:t xml:space="preserve">hal-01988145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
+                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988167v1</w:t>
+                <w:t xml:space="preserve">hal-01988243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
@@ -11547,372 +11547,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on CO activation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745364v1</w:t>
+                <w:t xml:space="preserve">hal-01744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
+                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International symposium on CO activation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744687v1</w:t>
+                <w:t xml:space="preserve">hal-01745364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
+                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop supramolecular chemistry &amp; integrated systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743014v1</w:t>
+                <w:t xml:space="preserve">hal-01744687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
+              <w:t xml:space="preserve">International workshop supramolecular chemistry &amp; integrated systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745505v1</w:t>
+                <w:t xml:space="preserve">hal-01743014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
+                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744654v1</w:t>
+                <w:t xml:space="preserve">hal-01745505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
@@ -12030,204 +12030,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869819v1</w:t>
+                <w:t xml:space="preserve">hal-01869820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869820v1</w:t>
+                <w:t xml:space="preserve">hal-01869819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t>
               </w:r>
@@ -12239,77 +12239,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
@@ -12364,77 +12364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -12463,103 +12463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Italy</w:t>
@@ -12601,90 +12601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecmol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
@@ -12713,103 +12713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
@@ -12838,103 +12838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
@@ -12957,277 +12957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166101v1</w:t>
+                <w:t xml:space="preserve">hal-00166522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166522v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment molecular chains on pre-structured Sm/Si(111) interfaces</w:t>
               </w:r>
@@ -13282,52 +13282,59 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mossoyan-Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Themlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -13376,90 +13383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Insulating Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SP2P - Division Photochimie, Photophysique, Photosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
@@ -13488,103 +13495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallado-catalyzed synthesis of biarylsulfoxides, towards on-surface reactivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraPCat3 - 3rd Trans Pyrenean meeting in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
@@ -13671,64 +13678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13792,51 +13799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed amphiphiles for cell membrane mimetic nanoarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13896,77 +13903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Molecular Gears with an Organometallic Piano-Stool Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14013,90 +14020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of a Nano-winch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Probing Small for Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-98, 2020, Advances in Atom and Single Molecule Machines, 978-3-030-56779-8. </w:t>
@@ -14270,51 +14277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: The Significance of Scorpionate Ligands 50 Years On (Eur. J. Inorg. Chem. 15–16/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201670151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14341,51 +14348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,51 +14601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>