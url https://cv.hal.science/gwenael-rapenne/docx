--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -510,51 +510,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -769,4361 +769,4344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual acid responses of stable luminescent diphenylpyridylmethyl radicals with additional pyridyl groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Muto</w:t>
+                <w:t xml:space="preserve">Kojiro Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihoko Yamada</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kingo Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.71095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109169v1</w:t>
+                <w:t xml:space="preserve">hal-05615766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination bonds as a tool for tuning photoconductance in nanostructured hybrid materials made of molecular antennas and metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Adeline Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Okba</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Eva Cretal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.3429-3435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MH01327A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353176v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohei Hattori</w:t>
+                <w:t xml:space="preserve">Probing the free rotary oscillations around a single ruthenium atom in an organometallic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryota Matsuoka</w:t>
+                <w:t xml:space="preserve">Maxime Ledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsumi Baba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+                <w:t xml:space="preserve">Damien Sluysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068296v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Luminescent Stable Triarylmethyl Diradical with an Axially Chiral Spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atsumi Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (21), pp.e202500284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068282v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination bonds as a tool for tuning photoconductance in nanostructured hybrid materials made of molecular antennas and metal nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of crystalline layered coordination polymers that respond to light and heat stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pham</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4MH01327A⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (18), pp.7179-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT00156K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996712v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the free rotary oscillations around a single ruthenium atom in an organometallic complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Li</w:t>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2025.102691⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e02277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236861v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar Molecular Motor Candidates with Planar Chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorie Ohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Hector</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Yoshiko Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Magné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502277⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (9), pp.1237-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352464v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic pentaaryl cyclopentadienyl Ru(II) molecular rotor with a luminescent tag</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2503-7748⟩</w:t>
+              <w:t xml:space="preserve">Trends in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907405v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gearing up molecules on surfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light‐Induced SO Extrusion from Tribenzothiepine S ‐oxides: A Precursor Approach to the Triphenylene Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2025.04.005⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.e02655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109151v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible Photocyclization of imidazoleisoindole-based stilbene derivatives apparently over non-triene form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Dumartin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Didier Bourissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637341v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of symmetric and dissymmetric star-shaped pentaarylcyclopentadienyl Ru(II) complexes containing styryl-BODIPY fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Okba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyohei Matsuo</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Aratani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroko Yamada</w:t>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemle/upad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636108v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of π-conjugated polycyclic compounds by late-stage extrusion of chalcogen fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miki Kariya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+                <w:t xml:space="preserve">Naoki Aratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Nomura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
+                <w:t xml:space="preserve">Hiroko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.287-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637356v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalysed perarylation of cyclopentadiene: synthesis of hexaarylcyclopentadienes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Lipid cubic phase with an organic–inorganic hybrid structure formed by organoalkoxysilane lipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Kariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Baccini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Kento Yonezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironari Kamikubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC02458C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (16), pp.2168-2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC05167F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636067v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid nanodiscs spontaneously formed by an amphiphilic polymethacrylate derivative as an efficient nanocarrier for molecular delivery to intact cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Ishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (9), pp.6127-6134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3RA07481A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Spectroscopic Properties of Diarylethene‐Subporphyrinoid Hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nanari Tamiya</w:t>
+                <w:t xml:space="preserve">Copper-catalysed perarylation of cyclopentadiene: synthesis of hexaarylcyclopentadienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akuto Takagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourissou</w:t>
+                <w:t xml:space="preserve">Caterina Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202400615⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (24), pp.9127-9137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC02458C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759561v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ce(IV) Heteroleptic Double‐Decker Complex with a New Helical Naphthalocyanine as a Potential Gearing Subunit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Spectroscopic Properties of Diarylethene‐Subporphyrinoid Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanari Tamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeevithra Dewi Subramaniam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+                <w:t xml:space="preserve">Akuto Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Mizutani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202402470⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e202400615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202400615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664141v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procrystalline Self-Assembly of Desymmetrized Pentaphenylcyclopentadiene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Ce(IV) Heteroleptic Double‐Decker Complex with a New Helical Naphthalocyanine as a Potential Gearing Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sota Seki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+                <w:t xml:space="preserve">Jeevithra Dewi Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c01364⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663210v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Circular Dichroism of Luminescent Triarylmethyl Radicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohei Hattori</w:t>
+                <w:t xml:space="preserve">Procrystalline Self-Assembly of Desymmetrized Pentaphenylcyclopentadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiya Suzuki</w:t>
+                <w:t xml:space="preserve">Sota Seki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wataru Ota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Atsushi Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.11696-11700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02793⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784323v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Dynamic Behavior of Ce(IV) Double-Decker Complexes of Sterically Hindered Phthalocyanines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+                <w:t xml:space="preserve">Magnetic Circular Dichroism of Luminescent Triarylmethyl Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiya Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wataru Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29040888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.11696-11700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636062v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Tripodal Hydrotris(indazol‐1‐yl)borate Ligands as Ruthenium‐Supported Cogwheels for On‐Surface Gearing Motions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Menghua Shi</w:t>
+                <w:t xml:space="preserve">Synthesis and Dynamic Behavior of Ce(IV) Double-Decker Complexes of Sterically Hindered Phthalocyanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevithra Dewi Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (4), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29040888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202203483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04635532v1</w:t>
+                <w:t xml:space="preserve">hal-04636062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiply engaged molecular gears composed of a cerium(iv) double-decker of a triptycene-functionalized porphyrin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shohei Katao</w:t>
+                <w:t xml:space="preserve">Extended Tripodal Hydrotris(indazol‐1‐yl)borate Ligands as Ruthenium‐Supported Cogwheels for On‐Surface Gearing Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghua Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt02443a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (19), pp.e202203483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636095v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into oxidation induced ring opening of terarylenes containing πextended thieno[b]thiophene units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yora Goto</w:t>
+                <w:t xml:space="preserve">Multiply engaged molecular gears composed of a cerium(iv) double-decker of a triptycene-functionalized porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+                <w:t xml:space="preserve">Masafumi Fukumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ05726C⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (34), pp.11797 - 11801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt02443a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637334v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally responsive morphological changes of layered coordination polymers induced by disordering/ordering of flexible alkyl chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+                <w:t xml:space="preserve">Investigations into oxidation induced ring opening of terarylenes containing πextended thieno[b]thiophene units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yora Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shota Aoyama</w:t>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Galica</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT03142F⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (6), pp.2832-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ05726C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636334v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+                <w:t xml:space="preserve">Thermally responsive morphological changes of layered coordination polymers induced by disordering/ordering of flexible alkyl chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Omoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Galica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Nishibori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Katao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (47), pp.17967-17972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT03142F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636821v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (46), pp.11391-11398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635160v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (65), pp.16242-16249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (47), pp.12019-12031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636845v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Gears: From Solution to Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101489⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3492-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636831v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Rotor Functionalized with a Photoresponsive Brake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fumio Asanoma</w:t>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03330⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (31), pp.17049-17056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636805v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage upon Photochromic 6-π Photocyclization and Efficient On-Demand Heat Release with Oxidation Stimuli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4709-4721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636172v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of 1,2,3,4,5-pentaarylcyclopentadienyl hydrotris(indazolyl)borate ruthenium(II) complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocars based on Polyaromatic or Porphyrinic Chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp02261j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synthetic Organic Chemistry, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (11), pp.1050-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5059/yukigoseikyokaishi.79.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636855v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrised pentaporphyrinic gears mounted on metallo-organic anchors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ruthenium complexes of sterically-hindered pentaarylcyclopentadienyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC06379G⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (33), pp.20207-20215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra03875c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154246v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitting Stepwise Rotation among Three Molecule-Gear on the Au(111) Surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Kleinwächter</w:t>
+                <w:t xml:space="preserve">Divergent Synthesis of Molecular Winch Prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01747⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (65), pp.16242-16249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636143v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar Nanocars Based on a Porphyrin Backbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Martin</w:t>
+                <w:t xml:space="preserve">Transmitting Stepwise Rotation among Three Molecule-Gear on the Au(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwan Ho Au Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Takeuchi</w:t>
+                <w:t xml:space="preserve">Frank Eisenhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+                <w:t xml:space="preserve">Michael Kleinwächter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (52), pp.12010-12018. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (16), pp.6892-6899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636867v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic studies of structural variations in terarylene photohydride generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miho Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yora Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 397, pp.112594. </w:t>
@@ -5155,4074 +5138,4208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of molecule-gears with six long teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipolar Nanocars Based on a Porphyrin Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We -Hyo Soe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Hiroki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Joachim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (52), pp.12010-12018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022368v1</w:t>
+                <w:t xml:space="preserve">hal-03636867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Mechanics of molecule-gears with six long teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We -Hyo Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kleinwächter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417240v1</w:t>
+                <w:t xml:space="preserve">hal-03022368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
+                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (97), pp.14689-14692. </w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417227v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and Technomimetic Single Molecular Machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.181019⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156707v1</w:t>
+                <w:t xml:space="preserve">hal-04636404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Diarylethenes Designed for Surface Deposition: From Self‐Assembled Monolayers to Single Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tumbleson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800640⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04636404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral molecular propeller designed for unidirectional rotations on a surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Star‐Shaped Ruthenium Complexes as Prototypes of Molecular Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11737-1⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.16328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417300v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface manipulation of a curved polycyclic aromatic hydrocarbon-based nano-vehicle molecule equipped with triptycene wheels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Modular synthesis of pentaarylcyclopentadienyl Ru-based molecular machines via sequential Pd-catalysed cross couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+                <w:t xml:space="preserve">Gaëlle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae0d9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14689-14692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc08384g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908676v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in development of photoacid generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Martin</w:t>
+                <w:t xml:space="preserve">Expedient Synthesis of Thioether-Functionalized Hydrotris(indazolyl)borate as an Anchoring Platform for Rotary Molecular Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.4731 - 4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868340v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedient Synthesis of Thioether-Functionalized Hydrotris(indazolyl)borate as an Anchoring Platform for Rotary Molecular Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+                <w:t xml:space="preserve">Recent progress in development of photoacid generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880748v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Surface manipulation of a curved polycyclic aromatic hydrocarbon-based nano-vehicle molecule equipped with triptycene wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We -Hyo Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa Yengui</w:t>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Echeverria</w:t>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (49), pp.495401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aae0d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868337v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terarylenes as Photoactivatable Hydride Donors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryosuke Asato</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumpei Kuno</w:t>
+                <w:t xml:space="preserve">Mayssa Yengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157369v1</w:t>
+                <w:t xml:space="preserve">hal-01868337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Emergence and Dynamic Control of Chirality in a Photoresponsive Dinuclear Complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miku Yamada</w:t>
+                <w:t xml:space="preserve">Terarylenes as Photoactivatable Hydride Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Minamide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Asato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junpei Yuasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+                <w:t xml:space="preserve">Jumpei Kuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (9), pp.2151 - 2157. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (22), pp.13700-13706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868335v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Synthesis of Nanovehicles to Participation in the First Nanocar Race—View from the French Team</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Kammerer</w:t>
+                <w:t xml:space="preserve">Hierarchical Emergence and Dynamic Control of Chirality in a Photoresponsive Dinuclear Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miku Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Yuasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23030612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.2151 - 2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850648v1</w:t>
+                <w:t xml:space="preserve">hal-01868335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photochromism of Chloro- and tert -Butyl-Functionalized Terarylene Derivatives for Surface Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Synthesis of Nanovehicles to Participation in the First Nanocar Race—View from the French Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23030612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868341v1</w:t>
+                <w:t xml:space="preserve">hal-01850648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moteurs moléculaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Tunneling Microscope Tip-Induced Formation of a Supramolecular Network of Terarylene Molecules on Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (45), pp.25384 - 25389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850682v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first nanocar race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les moteurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418-419, pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712748v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Tunneling Microscope Tip-Induced Formation of a Supramolecular Network of Terarylene Molecules on Cu(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first nanocar race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09370⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/natrevmats.2017.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868343v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photochromism of Chloro- and tert -Butyl-Functionalized Terarylene Derivatives for Surface Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.1742-1751. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (17), pp.2451 - 2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717636v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and coordinated rotational switching of all molecular rotors in a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">H. Kersell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kersell</w:t>
+                <w:t xml:space="preserve">R. Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Stefak</w:t>
+                <w:t xml:space="preserve">J. Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.706-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2016.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual photochemical bond cleavage for a diarylethene-based phototrigger containing both methanolic and acetic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delbaere</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.11282 - 11290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (15-16), pp.2214-2226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Directional Motions of Molecular Vehicles, Rotors, and Motors: From Metallic to Silicon Surfaces, a Strategy to Operate at Higher Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Stefak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
+                <w:t xml:space="preserve">Franck Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1742-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717637v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved synthesis of 6-[(ethylthio)methyl]-1H-indazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stefak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterocyclic communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.5-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hc-2014-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanometric motor turning at will in one direction or the other [Un moteur nanométrique tournant à volonté dans un sens ou dans l'autre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392, pp.VIII-IX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Functionalized Mono-, Bis-, and Trisethynyltriptycenes for One-Dimensional Self-Assembly on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès M. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garbage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yun Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (42), pp.15013-15019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502195⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desymmetrization on both ligands of pentaphenylcyclopentadienylhydrotris(indazolyl) borate ruthenium(II) complexes: Prototypes of organometallic molecular gears and motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stefak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayo Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bouju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coget</w:t>
+                <w:t xml:space="preserve">Hisako Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875505v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecule concept nanocars: Chassis, wheels, and motors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.11-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn3058246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.G.E. Perera</w:t>
+                <w:t xml:space="preserve">Sébastien Coget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ample</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799178v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrochemical characteristics of a donor-acceptor porphyrinate rotor mounted on a naphthalocyaninato europium complex</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled clockwise and anticlockwise rotational switching of a molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.G.E. Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kersell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.051⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2012.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761683v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap: making the link in mechanically interlocked chiral molecules.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle M. Dixon</w:t>
+                <w:t xml:space="preserve">Synthesis and electrochemical characteristics of a donor-acceptor porphyrinate rotor mounted on a naphthalocyaninato europium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stefak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 380, pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201003298⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00832874v1</w:t>
+                <w:t xml:space="preserve">hal-01761683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t>
+                <w:t xml:space="preserve">Bridging the gap: making the link in mechanically interlocked chiral molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Makoudi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle M. Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (47), pp.8792-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201003298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281318v1</w:t>
+                <w:t xml:space="preserve">hal-00832874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franscisco Ample</w:t>
+                <w:t xml:space="preserve">Francisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franscisco Ample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9232,4121 +9349,4121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288306v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637325v1</w:t>
+                <w:t xml:space="preserve">hal-05413022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637321v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Conversion Mechanisms in Molecular Motors and Gears</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103rd Chemical Society of Japan conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637322v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t>
+              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413022v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors, winches and gears</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hankache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Geagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Living Systems Materialogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637323v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic nanomachines: Molecular vehicles, motors and gears</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and winches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Molecular Rotors,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd conference on Molecular Rotors, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717108v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting development and deepening of international collaboration with Japan: my experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Internat. symposium for the enhancement of research universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290869v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOTYPE OF MOLECULAR MACHINES : MOLECULAR MOTORS, GEARS AND VEHICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium molecular rotors, motors &amp; switches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium molecular rotors, motors &amp; switches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">58th SECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637313v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of molecular machines: motors, gears and vehicles</w:t>
+                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th SECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637311v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular machines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of molecular machines : Molecular motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Prototypes of molecular machines: motors, gears and vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Meeting on the Future of Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Role of chirality in the unidirectionality of rotating molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717072v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
+                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716942v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
+                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716949v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular motors and gears based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">Biomimetic nanomachines : From molecular motors to gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">1st International symposium on Molecular Engine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637309v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Motors to Molecular Gears</w:t>
+                <w:t xml:space="preserve">A family of molecular motors based on aromatic building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international symposium of molecular engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">2nd Frontiers in Photochemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637233v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
+                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637224v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of single molecular motors and gears</w:t>
+                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716929v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Molecular Motors and Gears based on Aromatic Building Blocks</w:t>
+                <w:t xml:space="preserve">Technomimetic nanomachines : Molecular wheels, vehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Novel Aromatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">6th Electronic Device Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636943v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
+                <w:t xml:space="preserve">Prototypes of Molecular motors based on ruthenium(II) and Europium(III) complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">17th Congress of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988167v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes of Molecular motors based on ruthenium(II) and Europium(III) complexes.</w:t>
+                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988218v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic and technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors.</w:t>
+                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 79th Okazaki Conference "Synthetic, biological and hybrid molecular engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988145v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chirality in unidirectional rotating molecular motors</w:t>
+                <w:t xml:space="preserve">Synchronized rotation of a network of Eu(III) molecular rotors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers of Supramolecular Chemistry in Non-equilibrium Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">43rd International Conference in Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988243v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on functional pi-molecules </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nara, Japan</w:t>
+              <w:t xml:space="preserve">International conference on natural and artificial molecular machines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757924v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on natural and artificial molecular machines </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bombay, India</w:t>
+              <w:t xml:space="preserve">International symposium on functional pi-molecules </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758180v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International symposium on new frontiers in materials science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of chirality to obtain unidirectionaly rotating molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on chirality in soft matter </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
+                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">International symposium on CO activation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744654v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
+                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on CO activation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745364v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotors et moteurs moléculaires</w:t>
+                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du Conservatoire National des Arts et Métiers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744687v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop supramolecular chemistry &amp; integrated systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM : a fantastic tool to control mechanical nanomachines : Nanovehicles and molecular motors</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Science Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Kanazawa Japan</w:t>
+              <w:t xml:space="preserve">ICCC-42 (2-8 Jul. 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745505v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rotors and motors based on coordination and organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1st Gordon research conference on Artificial Molecular Switches and Motors </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Easton, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technomimetic molecules : Molecular wheels, nanovehicles, rotors and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on dynamic ordering of bimolecular systems for creation of ntegrated functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Ise, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
+                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869820v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled clockwise and counterclockwise rotation of a molecular motor</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-based nanovehicles equipped with triptycene and subphthalocyanine bowl-shaped wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès M. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869819v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753609v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicael Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737466v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecmol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166522v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">IVC-17/ICSS-13 and ICN+T2007 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166101v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-alignment molecular chains on pre-structured Sm/Si(111) interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mossoyan-Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Themlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13356,279 +13473,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Insulating Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Maerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SP2P - Division Photochimie, Photophysique, Photosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallado-catalyzed synthesis of biarylsulfoxides, towards on-surface reactivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Hankache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Geagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraPCat3 - 3rd Trans Pyrenean meeting in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13638,609 +13755,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed amphiphiles for cell membrane mimetic nanoarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Yasuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and Design of Materials Nanoarchitectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Royal Society of Chemistry, pp.546-578, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788019613-00546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes of Molecular Gears with an Organometallic Piano-Stool Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Probing Small for Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.65-80, 2020, Advances in Atom and Single Molecule Machines, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56777-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of a Nano-winch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Probing Small for Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-98, 2020, Advances in Atom and Single Molecule Machines, 978-3-030-56779-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56777-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single rotating molecule-machines: Nanovehicles and molecular motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Machines and Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 354, pp.253-278, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/128_2013_510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14250,211 +14367,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: The Significance of Scorpionate Ligands 50 Years On (Eur. J. Inorg. Chem. 15–16/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201670151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpionate Hydrotris(indazolyl)borate Ligands as Tripodal Platforms for Surface-Mounted Molecular Gears and Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14601,51 +14718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Molecular-motors?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Nanovehicles?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/Gears?lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chab.ethz.ch/index_EN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diederich.chem.ethz.ch/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-chimie.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nishino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Yasuhara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hattori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojiro Nakagawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingo Uchida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.71095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cretal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01327A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gisbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sluysmans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2025.102691" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Matsuoka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsumi Baba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yoshida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Omoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00156K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorie Ohno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Ishihara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Nishikawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2503-7748" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hector" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2025.04.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Okba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ueno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Muto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Asanoma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501284" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dumartin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemle/upad003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Matsuo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aratani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yamada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Kariya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Nomura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yonezawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Kamikubo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05167F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Hao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07481A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Baccini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02458C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanari Tamiya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akuto Takagi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Mizutani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400615" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevithra Dewi Subramaniam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Seki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishikawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01364" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiya Suzuki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Ota" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Sato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203483" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Fukumura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02443a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yora Goto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Asato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Kawai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05726C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Aoyama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Galica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Nishibori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03142F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03330" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02261j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Kojima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC06379G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5059/yukigoseikyokaishi.79.1050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra03875c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636143v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan Ho Au Yeung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K&#252;hne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleinw&#228;chter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01747" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Minamide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takeuchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001999" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08194" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800640" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rojas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tumbleson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11737-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Hashimoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc08384g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880748v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800990" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2018.01.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kuno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01877" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miku Yamada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yuasa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00690" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030612" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868343v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09370" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850682v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M. Sirven" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2017.40" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601657" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kersell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echeverria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iancu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.69" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02256" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501222" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFVZ38CG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palmino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500904" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVPDCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stefak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hc-2014-0180" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717641v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Qiao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502195" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625740BBF1DBB4846A341C2D8FA17B6BE00BAD27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717637v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Fukumoto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Nakagawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.11.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLH72D0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3058246" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.G.E. Perera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ample" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vives" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.218" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.10.051" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832874v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dixon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8Z615W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637322v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637325v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717080v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637309v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716949v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637224v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988218v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988167v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758180v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758169v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745364v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745505v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743014v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738525v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869819v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869820v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166522v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Labrune" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mossoyan-Deneux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019613-00546" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636876v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636888v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sirven" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56777-4_6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712771v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_510" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201670151" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717635v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600491" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>