--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1146,248 +1146,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00797672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
+                <w:t xml:space="preserve">On Factorially Balanced Sets of Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (39), pp.5492-5497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding Abelian Powers in Binary Words with Bounded Abelian Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalle Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (4), pp.905-920. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.79-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054111008489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00601553v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
               </w:r>
@@ -1484,186 +1470,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Factorially Balanced Sets of Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoiding Abelian Powers in Binary Words with Bounded Abelian Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalle Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.06.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.905-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054111008489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00616826v1</w:t>
+                <w:t xml:space="preserve">lirmm-00601553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance and Abelian Complexity of the Tribonacci word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.212-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,64 +1813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Factors of Sturmian Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,273 +2770,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjectures and results on morphisms generating k-power-free words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some characterizations of Parikh matrix equivalent binary words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (2), pp.307-316</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (2), pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598220v1</w:t>
+                <w:t xml:space="preserve">hal-00598222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some characterizations of Parikh matrix equivalent binary words</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlap-free morphisms and finite test-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (2), pp.77-82</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 143 (1-3), pp.92-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598222v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-free morphisms and finite test-sets</w:t>
+                <w:t xml:space="preserve">Conjectures and results on morphisms generating k-power-free words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Wlazinski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 143 (1-3), pp.92-109</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (2), pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598221v1</w:t>
+                <w:t xml:space="preserve">hal-00598220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiperiodic infinite words: some answers</w:t>
               </w:r>
@@ -3559,268 +3559,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of test-sets for overlap-free morphisms</w:t>
+                <w:t xml:space="preserve">Test-words for Sturmian morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (4), pp.481-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598210v1</w:t>
+                <w:t xml:space="preserve">hal-00598213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another characterization of Sturmian words (one more)</w:t>
+                <w:t xml:space="preserve">Characterization of test-sets for overlap-free morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 98, pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-218X(99)00118-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-words for Sturmian morphisms</w:t>
+                <w:t xml:space="preserve">Another characterization of Sturmian words (one more)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6 (4), pp.481-489</w:t>
+              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 67, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598213v1</w:t>
+                <w:t xml:space="preserve">hal-00599754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on the star problem in trace monoids</w:t>
               </w:r>
@@ -5814,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G05S9ZG1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G05S9ZG1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>