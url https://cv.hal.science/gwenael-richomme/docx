--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1249,421 +1249,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (27), pp.2974-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
+                <w:t xml:space="preserve">hal-00580665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoiding Abelian Powers in Binary Words with Bounded Abelian Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+                <w:t xml:space="preserve">Julien Cassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+                <w:t xml:space="preserve">Kalle Saari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.905-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054111008489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580665v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00601553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding Abelian Powers in Binary Words with Bounded Abelian Complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (4), pp.905-920. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.79-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054111008489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00601553v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance and Abelian Complexity of the Tribonacci word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.212-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,64 +1813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Factors of Sturmian Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,105 +2459,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On morphisms preserving infinite Lyndon words</w:t>
+                <w:t xml:space="preserve">Existence of finite test-sets for k-power-freeness of uniform morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 155 (15), pp.2001-2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599743v1</w:t>
+                <w:t xml:space="preserve">hal-00015775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugacy of morphisms and Lyndon decomposition of standard Sturmian words</w:t>
               </w:r>
@@ -2606,109 +2610,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of finite test-sets for k-power-freeness of uniform morphisms</w:t>
+                <w:t xml:space="preserve">On morphisms preserving infinite Lyndon words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015775v1</w:t>
+                <w:t xml:space="preserve">hal-00599743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a conjecture about finite fixed points of morphisms</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-free morphisms and finite test-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 143 (1-3), pp.92-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3167,165 +3167,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugacy and episturmian morphisms</w:t>
+                <w:t xml:space="preserve">Lyndon morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 302, pp.1-34</w:t>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (5), pp.761-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598216v1</w:t>
+                <w:t xml:space="preserve">hal-00598219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndon morphisms</w:t>
+                <w:t xml:space="preserve">Conjugacy and episturmian morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (5), pp.761-785</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 302, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598219v1</w:t>
+                <w:t xml:space="preserve">hal-00598216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some non finitely generated monoids of repetition-free endomorphisms</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on k-power-free morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 273, pp.119-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,386 +3517,374 @@
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.193-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00224-001-0006-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-words for Sturmian morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 6 (4), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of test-sets for overlap-free morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 98, pp.151-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-218X(99)00118-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-218X(99)00118-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another characterization of Sturmian words (one more)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 67, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on the star problem in trace monoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119, pp.240-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,571 +3894,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing words using queries on subwords or factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2023 - 40th International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hambourg, Germany. pp.52:1-52:15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2023.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of binary morphisms generating Lyndon infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2021 - 13th International Conference on Combinatorics on Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rouen, France. pp.160-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85088-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03213221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Families of Limit S-adic Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2019 - 12th International Conference on Combinatorics on Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Loughborough, United Kingdom. pp.9-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28796-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04713330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Characterization of Infinite LSP Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLT: Developments in Language Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Liège, Belgium. pp.320-331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62809-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01587263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Sets of Quasiperiods of Infinite Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS: Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Cracovie, Poland. pp.40:1-40:13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01369373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverability in Two Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language and Automata Theory and Applications (LATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.402-413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15579-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01180026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left greedy palindromic length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4486,164 +4474,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01232103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quasiperiodic Morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS: Combinatorics on Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turku, Finland. pp.181-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40579-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Examples and Counter-Examples About the S-Adic Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4672,562 +4660,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numération 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00604422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting different palindromes in a word in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GdT COMATEGE du GDR IM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local balance property of episturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development in Language Theory (DLT'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Turku, Finland. pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugacy of morphisms and Lyndon decomposition of standard Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the closure of sets of words under partial commutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Automata, Languages and Programming (ICALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Hungary. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the star operation and the finite power property in free partially commutative monoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.341-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5237,113 +5225,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue 13th &amp;quot;Journées Montoises d'Informatique Théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 46 (1), pp.1-200, 2012, RAIRO Theoretical Informatics and Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ita/2012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00799906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5353,51 +5341,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a statement of the S-adic conjecture through examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5419,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5473,51 +5461,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completing a Combinatorial Proof of the Rigidity of Sturmian Words Generated by Morphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5530,73 +5518,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-10030, Lirmm. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00512187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Factorially Balanced Sets of Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5609,65 +5597,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-10028, Lirmm. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00507782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5814,51 +5802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G05S9ZG1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>