--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1249,421 +1249,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jamet</w:t>
+                <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Paquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.79-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding Abelian Powers in Binary Words with Bounded Abelian Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (4), pp.905-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129054111008489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00601553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelian Complexity of Minimal subshifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (1), pp.79-95. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (27), pp.2974-2987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdq063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00598086v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance and Abelian Complexity of the Tribonacci word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.212-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,64 +1813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Factors of Sturmian Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Q. Zamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,273 +2770,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some characterizations of Parikh matrix equivalent binary words</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjectures and results on morphisms generating k-power-free words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (2), pp.77-82</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (2), pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598222v1</w:t>
+                <w:t xml:space="preserve">hal-00598220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-free morphisms and finite test-sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some characterizations of Parikh matrix equivalent binary words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 143 (1-3), pp.92-109</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (2), pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598221v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjectures and results on morphisms generating k-power-free words</w:t>
+                <w:t xml:space="preserve">Overlap-free morphisms and finite test-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wlazinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (2), pp.307-316</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 143 (1-3), pp.92-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598220v1</w:t>
+                <w:t xml:space="preserve">hal-00598221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiperiodic infinite words: some answers</w:t>
               </w:r>
@@ -4791,90 +4791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fixed points of the iterated pseudopalindromic closure operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5802,51 +5802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~richomme/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05302654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03005771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01855460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054119400082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01796733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118500077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.09.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01059541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110298161.50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.06.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M5X5KWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00598086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Saari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Q. Zamboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008489" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.04.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPLDLS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Glen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Alessandro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varrichio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wlazinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-001-0006-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(99)00118-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82GWPWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922190v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2023.52" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03213221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85088-3_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62809-7_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01369373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.40" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01180026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40579-2_20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130229v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00507782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>