--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -512,204 +512,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution structurelle et fonctionnelle d'un souterrain à Betz-le-Château dans l'Indre-et-Loire (France), du Moyen Âge à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CISAP : Une équipe de l'INRAP spécialisée dans les interventions au sein des structures profondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dolbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de Spéléologie﻿ – UIS 2022 - Savoie Mont Blanc 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Karstologia Mémoires 22, Explorations &amp; History, Jul 2022, Le Bourget-du-Lac, France. pp.215-218</w:t>
+              <w:t xml:space="preserve">18e Congrès International de Spéléologie, Union Internationale de Spéléologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karstologia Mémoires n°25, Jul 2022, Le Bourget-du-Lac, France. pp.361-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985498v1</w:t>
+                <w:t xml:space="preserve">hal-03985944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CISAP : Une équipe de l'INRAP spécialisée dans les interventions au sein des structures profondes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution structurelle et fonctionnelle d'un souterrain à Betz-le-Château dans l'Indre-et-Loire (France), du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tardy</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès International de Spéléologie, Union Internationale de Spéléologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karstologia Mémoires n°25, Jul 2022, Le Bourget-du-Lac, France. pp.361-264</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de Spéléologie﻿ – UIS 2022 - Savoie Mont Blanc 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Karstologia Mémoires 22, Explorations &amp; History, Jul 2022, Le Bourget-du-Lac, France. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985944v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du plateau nord de Tours durant le premier Moyen Âge</w:t>
               </w:r>
@@ -1518,77 +1518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CISAP : Une équipe de l’INRAP spécialisée dans les interventions au sein des structures profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dolbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstic sediment, Palaeontology &amp; Archaeology. S. 03 - Cave deposits - S. 08 - Archaeology and Palaeontology in caves. Actes du 18ème congrès international de Spéléologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V (25), pp.215-218, 2022, Karstologia Mémoires, 978-2-7417-0695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betz-le-Château, Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01418245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01418245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>