--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -153,6661 +153,6809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du Hollywood marocain (1920-2025)</w:t>
+                <w:t xml:space="preserve">The Challenge of Real-Time Virtual Production for Filmmaking: The French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bkq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier Antar : Pierre Pocorull et Robert Lesbounit à la raffinerie de Donges (1958-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.129-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152yz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un one-stop shop à Montpellier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154xg⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154x5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Chant du styrène » : quand Alain Resnais et Raymond Queneau magnifiaient le plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Challenge of Real-Time Virtual Production for Filmmaking: The French Case</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7s33r6gvt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol, sous-sol, hors-sol : terrains d’observation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w4u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournages à l’épreuve des effets visuels numériques en « temps réel » : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15bkq⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instant Denis Gliksman, photographe tout-terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gliksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du Hollywood marocain (1920-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464824v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le chevalier Antar : Pierre Pocorull et Robert Lesbounit à la raffinerie de Donges (1958-1961)</w:t>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154xg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paradiso : un ersatz de la Villa Médicis (1940-1944). Matériaux pour une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.5526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’art contemporain sur les bateaux de commerce. Le renouveau des figures de proue (1930-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23, pp.129-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/152yz⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.331-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.15000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchies au travail sur les plateaux de tournage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154x5⟩</w:t>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ger.006.0266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Maillard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art et l'usine. Raymond Gosselin (1924-2017) et la sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.331-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.15000⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.201 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.4796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hiérarchies au travail sur les plateaux de tournage</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve de la prise de sons sur les plateaux de tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ger.006.0266⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.179 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'art et l'usine. Raymond Gosselin (1924-2017) et la sculpture</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de miroir à Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (262), pp.107-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.262.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail et l’automation : réflexions sur l’activité productive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for a Progressive Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.en ligne - en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The poetics of automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Arts &amp; Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311983.2017.1312681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle économie politique de l’industrie : l’essor du salariat mondialisé dans la zone franche de Tanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue marocaine des sciences politiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XIV, pp.221 - 240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les impacts du crédit d’impôt pour la compétitivité et l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crozier et la revue Sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (84), pp.49-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la sociologie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Friedberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thoenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.123 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étudier de près comment la machine fonctionne » : une lettre d’Amérique de Michel Crozier (Detroit, Michigan, 3 avril 1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.143 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller le flux, contrôler les hommes : du travail et de sa division dans l'industrie chimique et nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036885ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illustrations. Forces et rythmes de l’industrie : l’ode à l’automation de Reynold Arnould (1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Commander une œuvre, 26 (2), pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037310ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des organisations : cheminements et situation présente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (84), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peindre l'usine, peindre pour l'usine : Reynold Arnould (1955-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Arnould : un peintre à l’usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.201 - 252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.4796⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.201 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.8184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'épreuve de la prise de sons sur les plateaux de tournage</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noter pour ajuster. Le travail de la scripte sur un plateau de tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7053⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (1), pp.16-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.4749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effets de miroir à Saint-Gobain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Georges Friedmann à Jean-Daniel Reynaud : l’installation de la « sociologie du travail » au Cnam (1959-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 73-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Ce que les écrits font au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (1), pp.4 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Flins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.53 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de 'l'instrumentation audiovisuelle' au service de la sociologie empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.134 - 141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Aubergenville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Recomposition des mondes du travail, 33, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regia Renault. Cinquant’anni di cinema d’impresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder. Storie In Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.74 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouvrier en personne, une irruption dans le cinéma documentaire (1961-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (262), pp.107-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.262.0107⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 1 (226), pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.226.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail et l’automation : réflexions sur l’activité productive</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00786048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête des Gaston ou les sociologues au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for a Progressive Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175, pp.62 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.175.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The poetics of automation</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos d'une recherche expérimentale multimédia... Quand la chaîne fait son cinéma. Regards sociologiques et historiques sur une représentation cinématographique du travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Arts &amp; Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.189-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la chaîne fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B Ouédraogo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue marocaine des sciences politiques et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XIV, pp.221 - 240</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (13), pp.189 - 202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163565v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand Louis Malle filmait le travail à la chaîne : Humain, trop humain, et les débats sur la représentation du travail»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 7 (7), pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.007.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l'automation industrielle à l'automatisme social (1956-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27</w:t>
+              <w:t xml:space="preserve">Histoire et sociétés, .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, dec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans le cinéma, note de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travailleur de l’automobile au cinéma. Montage-remontage d’un personnage pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Borzeix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36-37, pp.171 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhcf.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Pierre Naville à Alain Resnais, propos sur &amp;quot;Le chant du styrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et sociétés. Revue européenne d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.52 - 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« de Pierre Naville à Alain Resnais, Propos sur le Chant du styrène »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans le cinéma, note de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 162, pp.7 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.78-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0607.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer le travail au nom de l'entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (84), pp.49-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.084.0049⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (44), pp.25 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.044.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail au cinéma, un réapprentissage de la curiosité sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erhard Friedberg</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld Et Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, juillet, pp.78-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Louis Malle filmait le travail à la chaîne : Humain, trop humain, et les débats sur la représentation du travai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pavis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ramanantsoa</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (7), pp.218 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.007.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Filmer le travail au nom de l'entreprise ? Les films Renault sur les chaînes de production 1950 – 2005 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.123 - 142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.084.0123⟩</w:t>
+              <w:t xml:space="preserve">, 2006, septembre (44), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.044.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Surveiller le flux, contrôler les hommes : du travail et de sa division dans l'industrie chimique et nucléaire</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
-              </w:r>
-[...453 lines deleted...]
-                <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56 (1), pp.4 - 15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 47 (3), pp.421 - 423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Noter pour ajuster. Le travail de la scripte sur un plateau de tournage</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en représentation dans les films militants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et sociétés. Revue européenne d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.118 - 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les avatars du travail à la chaîne dans l'œuvre de Georges Friedmann », Genèses, n° 57, 2004. (en collaboration avec François Vatin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars du 'travail à la chaîne' dans l'oeuvre de Georges Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.23 - 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le knowledge management et l'écononomie spontanée du partage des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXIX (25), pp.675 - 698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la MESURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Minh Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (4), pp.207 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.004.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluidité industrielle, fragilité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (4), pp.711 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3322881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403956v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Claude Durand,Sociologie du travail,Octarès, Toulouse, 2000, 260 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56 (1), pp.16-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.4749⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 43 (4), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.35548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">De Georges Friedmann à Jean-Daniel Reynaud : l’installation de la « sociologie du travail » au Cnam (1959-1969)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance ouvrière face aux nouvelles formes de rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 73-110</w:t>
+              <w:t xml:space="preserve">Travail, Emploi, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (1), pp.13 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les débuts de 'l'instrumentation audiovisuelle' au service de la sociologie empirique</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalisation de la production et conflits de temporalité chez un constructeur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinémAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 147, pp.134 - 141</w:t>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.74 - 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la qualité dans l'industrie automobile : Les vertus de l'opacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Marx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46, pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence et flux tendu dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 44, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1998.1379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...1541 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocontrôle, traçabilité, responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 47 (3), pp.421 - 423</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 40 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sotra.1998.1307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...915 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403980v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03612130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poème mécanique de Raymond Gosselin. L'art en mouvement dans le second XXè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustria, Librairie des musées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9782354041106</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler aux chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Longo do fluxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRV. 2022, 9786525131931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24824/978652513192.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the flow. Working in Chemical and Nuclear Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des mines, 2021, 9782356716309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esthétique des 30 glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustria, pp.296, 2021, 9782354040895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">In the flow. Working in Chemical and Nuclear Power Plants</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planter le décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.372, 2019, Académique, 9782724624106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Arnould : Une poétique de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des mines, 2021, 9782356716309</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, pp.420, 2019, 9782840163411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reynold Arnould : Une poétique de l’industrie</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fil du flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, pp.420, 2019, 9782840163411</w:t>
+              <w:t xml:space="preserve">Presses des Mines, pp.126, 2017, 9782356714145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, pp.372, 2019, Académique, 9782724624106</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans de sociologie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot; Denis Segrestin. Editions Eska, 84, pp.171, 2016, 9782747226615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au fil du flux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma : Travail et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot; Laure de Verdalle. La Dispute, pp.236, 2013, 9782843032370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une discipline, naissance d'une revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris-Ouest, pp.394, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une discipline, naissance d'une revue : 'Sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, pp.393, 2010, 9782840160533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'atelier. Renault, le travail ouvrier, le sociologue. Toulouse, Octarès , 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines, pp.126, 2017, 9782356714145</w:t>
+              <w:t xml:space="preserve">Alexandra Bidet; Anni Borzeix; Thierry Pillon; Gwenaële Rot; François Vatin; Association française de sociologie. Congrès (01 ; 2004 ; Villetaneuse, Seine-Saint-Denis). Octarès Éditions, pp.249, 2006, Le travail en débats Série Colloques &amp; Congrès, 9782915346299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Gwenaële Rot; Denis Segrestin. Editions Eska, 84, pp.171, 2016, 9782747226615</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'atelier : Renault, le travail ouvrier, le sociologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès Éditions, pp.247, 2006, Travail et activité humaine, 9782915346275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">La Dispute, 2013</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'atelier - Renault, le travail ouvrier et le sociologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octares, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...524 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6817,51 +6965,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol, Sous-sol, Hors Sol : terrains d'observation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6890,2815 +7038,3086 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scouting Shooting Locations, Choosing the Decor for a Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Hamus-Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers du décor / Professions in Film Decor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CinéMédias, pp.6-13, 2024, 9782925376200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62212/1866/33949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Freins, accélérations et démobilisation d'un chantier souterrain</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">With factories, there are problems, but without factories, we’re bored&amp;quot;. Deindustrialization in France as seen in films from 1995-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruben Vega; Irene Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deindustrialization : Memory, Heritage and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oviedo Press, pp. 457-472, 2024, 978-84-18324-90-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rot Gwenaële. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.177-196, 2023, 9791037031457</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.4-30, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Rot Gwenaële. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeune sociologue de chantier. Entretien avec Bastien Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.4-30, 2023, 9791037031457</w:t>
+              <w:t xml:space="preserve">, Herman, pp.94-107, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art en chantier autour du Grand-Palais. Entretien avec Nayel Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler aux chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.79-93, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins, accélérations et démobilisation d'un chantier souterrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rot Gwenaële. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler aux chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.177-196, 2023, 9791037031457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con las fabricas, hay problémas, pero sin las fabricas, te aburres&amp;quot;. La desindustrialization en Francia Vista a través de las peliculas de los anos 1995-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Michel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubén Vega; Irene Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desindustrializacion : memoria, patrimonio y representaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trea, pp.481-498, 2022, 9788418932823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie et ses patrimoines comme décors de cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Luis; Sandrine Berthelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action ! Le Patrimoine normand au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Illustria, 2022, 9782354040987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmi les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.47 - 59, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le portrait de l'industrie moderne : Reynold Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique des Trente Glorieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéaste, le poète et l'entreprise : la poétique des tubulures chez Péchiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaële Rot et François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique des Trente Glorieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Illustria, pp.200-211, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps au travail sur les plateaux de tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Arnal; Corine Maitté; Thierry Pillon et Didier Terrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps au travail. Performance, disciplinie, fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Digital Frontiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-248, 2021, 9788899487935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres de Walla Walla ou l'expérience ouvrière de Michel Crozier (juin 1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie en toutes lettres: L'histoire de la discipline à travers les correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.213 - 232, 2020, 9782810706228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du décor à l'image. Les chefs décorateurs de cinéma face à l'extension de la postproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Dubet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.43 - 59, 2019, 9782348037498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie française et le travail ouvrier : pourquoi l’enquête, sur quoi l’enquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Geerkens; Nicolas Hatzfeld; Isabelle Lepinet Moret; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes ouvrières dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.349 - 367, 2019, 9782707199843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du travail et travail sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Laferté; Paul Pasquali; Nicolas Renahy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions Raisons d'Agir, pp.117 - 148, 2018, 9782912107962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les repas de tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Stéphane Gacon; François Jarrige; François-Xavier Nérard; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamelle et l'outil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, pp.337 - 351, 2016, 9791090129153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ici, on ne fabrique pas des marshmallows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain-Max Guénette; Sophie Le Garrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Éditions, pp.155 - 175, 2016, 9782366300536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs et sociologues face à l'automation : le cas de Renault (1945-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Benoit; Alain Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde du génie industriel au XXe siècle : autour de Pierre Bézier et des machines-outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, pp.195 - 206, 2016, 9792914279925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'automation au coeur d'un dialogue entre les ingénieurs de Renault et les sociologues français du travail (1945-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde du génie industriel au XXe siècle : autour de Pierre Bézier et des machines-outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, 2015, 9792914279925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise au prisme du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.203 - 214, 2014, 9782361062217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la métropole : le travail du décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Pagès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires de la métropole créative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie de Paris, pp.108 - 111, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de &amp;quot;l'instrumentation audiovisuelle&amp;quot; au service de la sociologie empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Hamus-Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'image, sociologie par l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Charles Corlet, pp.134 - 141, 2013, 9782847065329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de la scripte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lamberbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cinéma : travail et organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.203 - 218, 2013, 9782843032370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cinéma : travail et organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.167 - 183, 2013, 9782843032370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Jobert; Michel Lallement; Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.35 - 41, 2012, 9782130577157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une usine, deux regards. Échanges entre Michel Brault et Louis Malle à travers l’Atlantique (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts culturels de part et d'autre de l'Atlantique : Europe, Canada, Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.77 - 89, 2012, 1773-0899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes d'organisation du travail industriel et modèles industriels : Regards rétrospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amelie Pouchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail : quarante ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.81 - 95, 2011, 9782842992750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Districts culturels : le cas de la filière cinématographique de Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et attractivité des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.123 - 154, 2010, 9782296131460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrer les Cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bianic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer et valoriser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.155 - 174, 2009, 9782810702312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usine tourmentée : entre crises et réorganisations (1984-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renault Cléon : 50 ans de fabrications mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ETAI, pp.115 - 135, 2008, 2000083559233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordination salariale et professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.311 - 328, 2007, 9782843031397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Subordination salariale et professionnalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girard Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François VATIN (dir), Le salariat. Théorie, histoire et formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, la dispute, pp.311-327, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00300617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier : du travail des opérateurs à l'organisation de la fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Minguet; Christian Thuderoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail entreprise et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.161 - 176, 2005, 9782130539797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire le travail chez les écrivains ouvriers militants de Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Marcilloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.73 - 94, 2005, 9782735505685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes d'organisation du travail industriel et modèles productifs. Regard rétrospectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélie Pouchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail : quarante ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.81-98, 2001, 9782842992750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers face à la qualité : appropriation et résistance ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Pène; Anni Borzeix; Béatrice Fraenkel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage dans les organisations : une nouvelle donne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.100 - 113, 2001, 9782747506663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9708,91 +10127,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scouting Shooting Locations, Choosing the Decor for a Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9802,157 +10221,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie d'un chantier souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CA 35001135, Centre de sociologie des organisations; IRSN - Institut de Radioprotection et de Sûreté Nucléaire; RATP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chantier sous haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de sociologie des organisations; IRSN. 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9962,370 +10381,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donges : usine à risque et territoire (1945-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 : quel devenir des entreprises industrielles à risque majeur ? Quel impact sur le travail, la sécurité, la santé et l’environnement (social et naturel) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michèle Dupré; Jean-Christophe Le Coze, Nov 2022, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pierre Bézier, l'automation à la croisée des chemins de singénieurs et des sociologues dans les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Pierre Bézier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser l'industrie cinématographique : la Seine Saint-Denis (Paris Nord), un &amp;quot;nouvel Hollywood&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fabriquer la sociologie du travail en 1955 : les Gaston à Mont Saint Martin », Actes de la recherche en sciences sociales (à paraître en 2008 ou 2009).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00300587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10335,242 +10754,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor de cinéma, une fabrique de la vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’illusion. Coup de projecteur sur les chefs décorateurs de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand surveiller les machines est un travail à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10638,51 +11057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E5F1351"/>
+    <w:nsid w:val="4167F1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10869,51 +11288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaele-rot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9290-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154xg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152yz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05464800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gliksman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.5526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.15000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4796" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2017.1312681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02173168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malgouyres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036885ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037310ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Segrestin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.12.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4749" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.226.0067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.175.0062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld Et Alain Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163565v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.007.0218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0607.0078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.044.0025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vatin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403956v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322881" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1411" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1998.1307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652513192.4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03176154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62212/1866/33949" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395777v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/le-corps-au-travail-performance-discipline-fatigue/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02955995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567887v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169581v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03193988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866078v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaele-rot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9290-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152yz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05563241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s33r6gvt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05464800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gliksman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154xg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.5526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.15000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2017.1312681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02173168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malgouyres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036885ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037310ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Segrestin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4749" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.12.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.226.0067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.175.0062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163565v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.007.0218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0607.0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.044.0025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld Et Alain Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403956v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322881" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1998.1307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652513192.4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03176154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62212/1866/33949" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05572070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/le-corps-au-travail-performance-discipline-fatigue/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02955995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03193988v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303626v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>