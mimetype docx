--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -187,776 +187,776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche du Hollywood marocain (1920-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154xg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Real-Time Virtual Production for Filmmaking: The French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bkq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier Antar : Pierre Pocorull et Robert Lesbounit à la raffinerie de Donges (1958-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.129-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/152yz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un one-stop shop à Montpellier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154x5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154x5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05464878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Chant du styrène » : quand Alain Resnais et Raymond Queneau magnifiaient le plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.7s33r6gvt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol, sous-sol, hors-sol : terrains d’observation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14w4u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instant Denis Gliksman, photographe tout-terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gliksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tournages à l’épreuve des effets visuels numériques en « temps réel » : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15bkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Denis Gliksman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Paradiso : un ersatz de la Villa Médicis (1940-1944). Matériaux pour une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1003,51 +1003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art contemporain sur les bateaux de commerce. Le renouveau des figures de proue (1930-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.331-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1172,51 +1172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et l'usine. Raymond Gosselin (1924-2017) et la sculpture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.201 - 252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1341,51 +1341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de miroir à Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (262), pp.107-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,51 +1432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et l’automation : réflexions sur l’activité productive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for a Progressive Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.en ligne - en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,51 +1514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poetics of automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cogent Arts &amp; Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue marocaine des sciences politiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XIV, pp.221 - 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1694,3975 +1694,3975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peindre l'usine, peindre pour l'usine : Reynold Arnould (1955-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crozier et la revue Sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (84), pp.49-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la sociologie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Friedberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thoenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.123 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étudier de près comment la machine fonctionne » : une lettre d’Amérique de Michel Crozier (Detroit, Michigan, 3 avril 1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.143 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller le flux, contrôler les hommes : du travail et de sa division dans l'industrie chimique et nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036885ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluer les impacts du crédit d’impôt pour la compétitivité et l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michel Crozier et la revue Sociologie du travail</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illustrations. Forces et rythmes de l’industrie : l’ode à l’automation de Reynold Arnould (1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Borzeix</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Commander une œuvre, 26 (2), pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037310ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des organisations : cheminements et situation présente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (84), pp.49-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.084.0049⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3 (84), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.084.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Arnould : un peintre à l’usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erhard Friedberg</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.201 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.8184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Ce que les écrits font au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pavis</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ramanantsoa</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (1), pp.4 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noter pour ajuster. Le travail de la scripte sur un plateau de tournage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (1), pp.16-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.4749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Georges Friedmann à Jean-Daniel Reynaud : l’installation de la « sociologie du travail » au Cnam (1959-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 73-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de 'l'instrumentation audiovisuelle' au service de la sociologie empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.134 - 141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Flins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.53 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Aubergenville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Recomposition des mondes du travail, 33, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regia Renault. Cinquant’anni di cinema d’impresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder. Storie In Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.74 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouvrier en personne, une irruption dans le cinéma documentaire (1961-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (226), pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.226.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00786048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête des Gaston ou les sociologues au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175, pp.62 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.175.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos d'une recherche expérimentale multimédia... Quand la chaîne fait son cinéma. Regards sociologiques et historiques sur une représentation cinématographique du travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.189-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans le cinéma, note de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 162, pp.7 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand Louis Malle filmait le travail à la chaîne : Humain, trop humain, et les débats sur la représentation du travail»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 7 (7), pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.007.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la chaîne fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (13), pp.189 - 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163565v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l'automation industrielle à l'automatisme social (1956-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et sociétés, .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, dec</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans le cinéma, note de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travailleur de l’automobile au cinéma. Montage-remontage d’un personnage pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36-37, pp.171 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhcf.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Pierre Naville à Alain Resnais, propos sur &amp;quot;Le chant du styrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et sociétés. Revue européenne d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.52 - 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« de Pierre Naville à Alain Resnais, Propos sur le Chant du styrène »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Louis Malle filmait le travail à la chaîne : Humain, trop humain, et les débats sur la représentation du travai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (7), pp.218 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.007.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Filmer le travail au nom de l'entreprise ? Les films Renault sur les chaînes de production 1950 – 2005 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.123 - 142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.084.0123⟩</w:t>
+              <w:t xml:space="preserve">, 2006, septembre (44), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.044.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.78-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0607.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer le travail au nom de l'entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.143 - 153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.084.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (44), pp.25 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.044.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Surveiller le flux, contrôler les hommes : du travail et de sa division dans l'industrie chimique et nucléaire</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail au cinéma, un réapprentissage de la curiosité sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld Et Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, juillet, pp.78-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les illustrations. Forces et rythmes de l’industrie : l’ode à l’automation de Reynold Arnould (1959)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56 (1), pp.16-39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 47 (3), pp.421 - 423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en représentation dans les films militants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 73-110</w:t>
+              <w:t xml:space="preserve">Histoire et sociétés. Revue européenne d'histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.118 - 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Ce que les écrits font au travail</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les avatars du travail à la chaîne dans l'œuvre de Georges Friedmann », Genèses, n° 57, 2004. (en collaboration avec François Vatin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Borzeix</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars du 'travail à la chaîne' dans l'oeuvre de Georges Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Demazière</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.23 - 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le knowledge management et l'écononomie spontanée du partage des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXIX (25), pp.675 - 698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la MESURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Minh Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (4), pp.207 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.004.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluidité industrielle, fragilité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (4), pp.711 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3322881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403956v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Claude Durand,Sociologie du travail,Octarès, Toulouse, 2000, 260 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56 (1), pp.4 - 15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.12.022⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 43 (4), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.35548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance ouvrière face aux nouvelles formes de rationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.53 - 63</w:t>
+              <w:t xml:space="preserve">Travail, Emploi, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (1), pp.13 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les débuts de 'l'instrumentation audiovisuelle' au service de la sociologie empirique</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalisation de la production et conflits de temporalité chez un constructeur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinémAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 147, pp.134 - 141</w:t>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.74 - 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la qualité dans l'industrie automobile : Les vertus de l'opacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espaces Marx Nord - Pas de Calais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46, pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1598 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocontrôle, traçabilité, responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 47 (3), pp.421 - 423</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 40 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sotra.1998.1307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...789 lines deleted...]
-                <w:t xml:space="preserve">La gestion de la qualité dans l'industrie automobile : Les vertus de l'opacité</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence et flux tendu dans l'industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 46, pp.19-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1411⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 44, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1998.1379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612130v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01403980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5680,51 +5680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poème mécanique de Raymond Gosselin. L'art en mouvement dans le second XXè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
@@ -5839,51 +5839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Longo do fluxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRV. 2022, 9786525131931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24824/978652513192.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5904,908 +5904,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'esthétique des 30 glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustria, pp.296, 2021, 9782354040895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In the flow. Working in Chemical and Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des mines, 2021, 9782356716309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'esthétique des 30 glorieuses</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Arnould : Une poétique de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Illustria, pp.296, 2021, 9782354040895</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, pp.420, 2019, 9782840163411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planter le décor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.372, 2019, Académique, 9782724624106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reynold Arnould : Une poétique de l’industrie</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fil du flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, pp.420, 2019, 9782840163411</w:t>
+              <w:t xml:space="preserve">Presses des Mines, pp.126, 2017, 9782356714145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Au fil du flux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans de sociologie des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, pp.126, 2017, 9782356714145</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot; Denis Segrestin. Editions Eska, 84, pp.171, 2016, 9782747226615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cinquante ans de sociologie des organisations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma : Travail et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gwenaële Rot; Denis Segrestin. Editions Eska, 84, pp.171, 2016, 9782747226615</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma : Travail et organisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Dispute, 2013</w:t>
+              <w:t xml:space="preserve">Gwenaële Rot; Laure de Verdalle. La Dispute, pp.236, 2013, 9782843032370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une discipline, naissance d'une revue : 'Sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gwenaële Rot; Laure de Verdalle. La Dispute, pp.236, 2013, 9782843032370</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, pp.393, 2010, 9782840160533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d'une discipline, naissance d'une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris-Ouest, pp.394, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00538776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'atelier. Renault, le travail ouvrier, le sociologue. Toulouse, Octarès , 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...129 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Borzeix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Bidet; Anni Borzeix; Thierry Pillon; Gwenaële Rot; François Vatin; Association française de sociologie. Congrès (01 ; 2004 ; Villetaneuse, Seine-Saint-Denis). Octarès Éditions, pp.249, 2006, Le travail en débats Série Colloques &amp; Congrès, 9782915346299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,64 +6979,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol, Sous-sol, Hors Sol : terrains d'observation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7281,345 +7281,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier dans tous ses états</w:t>
+                <w:t xml:space="preserve">Freins, accélérations et démobilisation d'un chantier souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rot Gwenaële. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.4-30, 2023, 9791037031457</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.177-196, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395777v1</w:t>
+                <w:t xml:space="preserve">hal-04395841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeune sociologue de chantier. Entretien avec Bastien Cantini</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Gwenaële Rot. </w:t>
+                <w:t xml:space="preserve">Le chantier dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rot Gwenaële. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Herman, pp.94-107, 2023, 9791037031457</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.4-30, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556337v1</w:t>
+                <w:t xml:space="preserve">hal-04395777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art en chantier autour du Grand-Palais. Entretien avec Nayel Zeaiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un jeune sociologue de chantier. Entretien avec Bastien Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaële Rot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.79-93, 2023</w:t>
+              <w:t xml:space="preserve">, Herman, pp.94-107, 2023, 9791037031457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556316v1</w:t>
+                <w:t xml:space="preserve">hal-05556337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins, accélérations et démobilisation d'un chantier souterrain</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Rot Gwenaële. </w:t>
+                <w:t xml:space="preserve">L’art en chantier autour du Grand-Palais. Entretien avec Nayel Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.177-196, 2023, 9791037031457</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.79-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395841v1</w:t>
+                <w:t xml:space="preserve">hal-05556316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con las fabricas, hay problémas, pero sin las fabricas, te aburres&amp;quot;. La desindustrialization en Francia Vista a través de las peliculas de los anos 1995-2005</w:t>
               </w:r>
@@ -7857,195 +7857,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le portrait de l'industrie moderne : Reynold Arnould</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le cinéaste, le poète et l'entreprise : la poétique des tubulures chez Péchiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaële Rot et François Vatin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique des Trente Glorieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, Illustria, pp.200-211, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612073v1</w:t>
+                <w:t xml:space="preserve">hal-03612059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéaste, le poète et l'entreprise : la poétique des tubulures chez Péchiney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+                <w:t xml:space="preserve">Faire le portrait de l'industrie moderne : Reynold Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique des Trente Glorieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Illustria, pp.200-211, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612059v1</w:t>
+                <w:t xml:space="preserve">hal-03612073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps au travail sur les plateaux de tournage</w:t>
               </w:r>
@@ -8276,51 +8276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie française et le travail ouvrier : pourquoi l’enquête, sur quoi l’enquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Geerkens; Nicolas Hatzfeld; Isabelle Lepinet Moret; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes ouvrières dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.349 - 367, 2019, 9782707199843</w:t>
@@ -8362,51 +8362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du travail et travail sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Laferté; Paul Pasquali; Nicolas Renahy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions Raisons d'Agir, pp.117 - 148, 2018, 9782912107962</w:t>
@@ -8429,315 +8429,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ingénieurs et sociologues face à l'automation : le cas de Renault (1945-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Benoit; Alain Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde du génie industriel au XXe siècle : autour de Pierre Bézier et des machines-outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, pp.195 - 206, 2016, 9792914279925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les repas de tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Stéphane Gacon; François Jarrige; François-Xavier Nérard; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gamelle et l'outil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, pp.337 - 351, 2016, 9791090129153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ici, on ne fabrique pas des marshmallows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain-Max Guénette; Sophie Le Garrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Éditions, pp.155 - 175, 2016, 9782366300536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ingénieurs et sociologues face à l'automation : le cas de Renault (1945-1960)</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'automation au coeur d'un dialogue entre les ingénieurs de Renault et les sociologues français du travail (1945-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde du génie industriel au XXe siècle : autour de Pierre Bézier et des machines-outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, 2015, 9792914279925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10408,51 +10408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donges : usine à risque et territoire (1945-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 : quel devenir des entreprises industrielles à risque majeur ? Quel impact sur le travail, la sécurité, la santé et l’environnement (social et naturel) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michèle Dupré; Jean-Christophe Le Coze, Nov 2022, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10490,51 +10490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pierre Bézier, l'automation à la croisée des chemins de singénieurs et des sociologues dans les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Pierre Bézier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10667,51 +10667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fabriquer la sociologie du travail en 1955 : les Gaston à Mont Saint Martin », Actes de la recherche en sciences sociales (à paraître en 2008 ou 2009).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10905,51 +10905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand surveiller les machines est un travail à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Rot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11057,51 +11057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4167F1EA"/>
+    <w:nsid w:val="445D7002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11288,51 +11288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaele-rot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9290-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152yz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05563241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s33r6gvt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05464800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gliksman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154xg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.5526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.15000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2017.1312681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02173168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malgouyres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036885ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037310ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Segrestin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4749" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.12.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.226.0067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.175.0062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163565v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.007.0218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0607.0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.044.0025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld Et Alain Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403956v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322881" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1998.1307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652513192.4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03176154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62212/1866/33949" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05572070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/le-corps-au-travail-performance-discipline-fatigue/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02955995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03193988v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303626v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaele-rot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9290-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154xg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152yz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05563241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s33r6gvt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gliksman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05464800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.5526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.15000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2017.1312681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02173168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036885ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malgouyres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037310ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Segrestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.084.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.12.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4749" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.226.0067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.175.0062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.007.0218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163565v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300567v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.044.0025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0607.0078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02141487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld Et Alain Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403956v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322881" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01403980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1998.1307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652513192.4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03176154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04896050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62212/1866/33949" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05572070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04395777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05556316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/le-corps-au-travail-performance-discipline-fatigue/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02955995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lamberbourg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03217873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03193988v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303626v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>