--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1717,169 +1717,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La philosophie plotinienne: ruptures historiques et captures contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le néoplatonisme et ses enjeux à l'épreuve du questionnement philosophique contemporain, IX (2), p. 23-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: « Andrei Timotin. La démonologie platonicienne. Histoire de la notion de daimôn de Platon aux derniers platoniciens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, p. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03004984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procession et sécession: le problème de la descente de l'âme en Enn. IV, 8 [6]</w:t>
               </w:r>
@@ -1928,333 +1928,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'empreinte du Bien dans le multiple » : structure et constitution de l'Intellect plotinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Plotin et son platonisme, 3, pp.313-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.093.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'audace du soudain : Chestov lecteur de Plotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 960, p. 98-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« L'empreinte du Bien dans le multiple » : structure et constitution de l'Intellect plotinien</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunamis aristotélicienne et entéléchie leibnizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études philosophiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Platon et Aristote à la lumière de la philosophie allemande. Penser, être, agir, I/2008 (23), pp.171-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuation, particularisation et détermination selon Plotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phronesis - A Journal for Ancient Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (3), pp.271-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156852808X307089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156852808X307089⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02936829v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02931123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience, pensée et connaissance de soi selon Plotin: le double héritage de l'Alcibiade et du Charmide</w:t>
               </w:r>
@@ -3157,273 +3157,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'être comme acte à la puissance d'être : enquête sur un tournant ontologique (Aristote - Plotin - Proclus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Lecerf; G. Casas; Ph. Hoffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essence, puissance, activité dans la philosophie et les savoirs grecs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.153-179, 2022, KAINON, 978-2-406-13129-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13131-1.p.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The One as First Principle of All</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.P. Gerson, J. Wilberding. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Cambridge Companion to Plotinus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.90-112, 2022, 978-1-108-72623-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108770255.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violence, Religion, Metaphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarek R. Dika and Martin Shuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion in Reason. Metaphysics, Ethics, and Politics in Hent de Vries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.34-50, 2022, 978-0-367-133361-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429026096-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899017v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03748317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4783,319 +4783,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un moi sans identité ? Le hèmeis plotinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.107-125, 2008, 978-2-7116-2166-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capacité et convenance: la notion d'epitēdeiotēs dans la théorie porphyrienne de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Brisson, M.-H. Congourdeau, J.-L. Solère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'embryon, formation et animation. Antiquité grecque et latine, traditions hébraïque, chrétienne et islamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.139-155, 2008, 978-2-7116-1957-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.9-16, 2008, 978-2-7116-2166-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démon et intériorité d'Homère à Plotin: esquisse d'une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.255-268, 2008, 978-2-7116-2166-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041324v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03041331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Personne n'y marcherait comme sur terre étrangère » : présences de Plotin chez Yves Bonnefoy</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="828EACBA"/>
+    <w:nsid w:val="FCE89250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050356100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15855242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Taormina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Mazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14189-1.p.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2017.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.093.0313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852808X307089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF793ABE0170E71040B67D20546A0758FD10F55A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d25aizi5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026096-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108770255.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.0153" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198786061.003.0010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Alexander Magee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139027649.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3380-1.p.0273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Sur_la_maniere_dont_l_embryon_recoit_l_ame__9782711624324&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kukkonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04076502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Smet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christof Askani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orietta Ombrosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.103.0307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050356100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15855242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Taormina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Mazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14189-1.p.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2017.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.093.0313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852808X307089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF793ABE0170E71040B67D20546A0758FD10F55A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d25aizi5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.0153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108770255.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026096-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198786061.003.0010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Alexander Magee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139027649.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3380-1.p.0273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Sur_la_maniere_dont_l_embryon_recoit_l_ame__9782711624324&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kukkonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04076502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Smet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christof Askani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orietta Ombrosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.103.0307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>