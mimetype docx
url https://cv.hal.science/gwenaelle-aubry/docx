--- v1 (2026-05-02)
+++ v2 (2026-05-02)
@@ -1717,169 +1717,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu: « Andrei Timotin. La démonologie platonicienne. Histoire de la notion de daimôn de Platon aux derniers platoniciens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, p. 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie plotinienne: ruptures historiques et captures contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le néoplatonisme et ses enjeux à l'épreuve du questionnement philosophique contemporain, IX (2), p. 23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004984v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04069928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procession et sécession: le problème de la descente de l'âme en Enn. IV, 8 [6]</w:t>
               </w:r>
@@ -1928,174 +1928,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'audace du soudain : Chestov lecteur de Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 960, p. 98-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L'empreinte du Bien dans le multiple » : structure et constitution de l'Intellect plotinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Plotin et son platonisme, 3, pp.313-331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.093.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leph.093.0313⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02956509v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03004957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunamis aristotélicienne et entéléchie leibnizienne</w:t>
               </w:r>
@@ -4491,173 +4491,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impératif mystique: notes sur le détachement de soi chez Plotin et Maître Eckhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Casteigt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maître Eckhart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, p. 185-208, 2012, Maître Eckhart, 978-2-204-09470-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduction du chapitre 13, Introduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Brisson, G. Aubry et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porphyre. Sur la manière dont l'embryon reçoit l'âme.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.285-293, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029715v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03004795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie comme manière de vivre et l'antiphilosophie</w:t>
               </w:r>
@@ -4783,100 +4783,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un moi sans identité ? Le hèmeis plotinien</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vrin, pp.107-125, 2008, 978-2-7116-2166-8</w:t>
+              <w:t xml:space="preserve">, Vrin, pp.9-16, 2008, 978-2-7116-2166-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041331v1</w:t>
+                <w:t xml:space="preserve">hal-03030144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité et convenance: la notion d'epitēdeiotēs dans la théorie porphyrienne de l'embryon</w:t>
               </w:r>
@@ -4929,173 +4929,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Démon et intériorité d'Homère à Plotin: esquisse d'une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vrin, pp.9-16, 2008, 978-2-7116-2166-8</w:t>
+              <w:t xml:space="preserve">, Vrin, pp.255-268, 2008, 978-2-7116-2166-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030144v1</w:t>
+                <w:t xml:space="preserve">hal-03041324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démon et intériorité d'Homère à Plotin: esquisse d'une histoire</w:t>
+                <w:t xml:space="preserve">Un moi sans identité ? Le hèmeis plotinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Aubry et Frédérique Ildefonse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moi et l'intériorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vrin, pp.255-268, 2008, 978-2-7116-2166-8</w:t>
+              <w:t xml:space="preserve">, Vrin, pp.107-125, 2008, 978-2-7116-2166-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041324v1</w:t>
+                <w:t xml:space="preserve">hal-03041331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Personne n'y marcherait comme sur terre étrangère » : présences de Plotin chez Yves Bonnefoy</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCE89250"/>
+    <w:nsid w:val="1582552C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050356100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15855242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Taormina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Mazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14189-1.p.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2017.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.093.0313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852808X307089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF793ABE0170E71040B67D20546A0758FD10F55A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d25aizi5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.0153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108770255.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026096-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198786061.003.0010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Alexander Magee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139027649.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3380-1.p.0273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Sur_la_maniere_dont_l_embryon_recoit_l_ame__9782711624324&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kukkonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04076502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Smet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christof Askani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orietta Ombrosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.103.0307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050356100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15855242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Taormina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Mazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14189-1.p.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2017.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.093.0313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852808X307089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF793ABE0170E71040B67D20546A0758FD10F55A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d25aizi5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13131-1.p.0153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108770255.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026096-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198786061.003.0010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Alexander Magee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139027649.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3380-1.p.0273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Sur_la_maniere_dont_l_embryon_recoit_l_ame__9782711624324&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kukkonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04071973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04076502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Smet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christof Askani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orietta Ombrosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goddard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.103.0307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>