--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités. Entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les presses d’URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B0443E0"/>
+    <w:nsid w:val="B5F623FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>