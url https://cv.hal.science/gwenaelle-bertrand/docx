--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F623FF"/>
+    <w:nsid w:val="4D1C6D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>