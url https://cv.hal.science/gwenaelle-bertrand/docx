--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-0643-6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181332221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par la typification dans les formations en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer par l’IA. Assimiler par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Utilisation de l’intelligence artificielle en art et en design (58)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir dans les débuts du Tim Thom (1993-1996) une scène de recherche en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°18 (2), pp.120 - 139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.018.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Alix de Morant et Marie Joqueviel-Bourjea. L’atelier : espace de création, création d’espace(s) (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (Émergences en design : de l’axiome au rhizome), pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typen », maître-mot du design industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'universitaire comme milieu dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger les pratiques du design et de l’industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anti-paysage comme ressource héritée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 11, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.011.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, démarche artistique et anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A°2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.D2-D3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodesign : vers une relecture des rapports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dysfunctional artefact: from oblique function to critical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raddar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (Function), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archétype / Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design du simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts appliqués de La Martinière-Diderot, École supérieure de design de Villefontaine, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dream Probes/Nightmare Probes. Impliquer l’IA pour sonder les futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences SHAPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : une question de postures critiques à travers les époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Design au présent, design au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École supérieure d'arts et de design d'Orléans, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épaisseur du design : entre théories critiques, usages et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pensées critiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1 Panthéon-Sorbonne, Institut ACTE, May 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle rencontre le Design : explorer le compromis entre la fonctionnalité et la créativité grâce aux réseaux génératifs adverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’Intelligence artificielle et la recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon-Saint-Étienne, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialogique comme milieu de recherche et de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche itinérant en art (ARIA) : Espaces de partage : recherche et création en arts et en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2024, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une approche culturelle du design à une culture du design en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences Les mercredis du MIL : Comment le design peut-il aider les entreprises ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelin Innovation Lab, Jun 2024, Clermmont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat en design : la recherche-conception comme constante disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en création, interprétation ou conception : un objet complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accra, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher : une figure opiniâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire pour les agrégatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la typification. Décryptage d’un antagonisme science et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la culture technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société française d’histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des principes de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lara-Seppia, Université de Toulouse Jean Jaurès, 30/11-1/12 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’apprentissage profond « image-to-image » et « text-to-image » au sein du processus de conception en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces opératoires : image, trace, texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de la typification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matrices disciplinaires du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les idéologies productivistes par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles Internationales du Design (RAID) : Émergences en Design : de l’Axiome au Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design Tunis, May 2022, Tunis (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche en design à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière Diderot, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections du design : Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Université de Montréal, May 2022, Québec (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche éco-sociotechnique par les types ou la puissance d’un dialogue avec l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques écologiques et sociales de design : enseignements, histoire et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Projekt, GCAF, CREAT- HEP Vaud, HICSA, Nov 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environner les techniques pour des fonctions relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une généalogie de la notion de design : pour une lecture critique de l’idée de fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de France, Paris Nanterre, ESAM de Caen-Cherbourg, Centre de recherche en design (ENS Paris-Saclay ENSCI), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire pour remédier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le(s) monde(s) : Crises, espaces publics et création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, SciencesPo Caen, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design &amp; industrie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Européenne de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accro, Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et industries à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Condé, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises. La régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CREAT Création, Recherche, Enseignement, Arts et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Dec 2020, Lausanne (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du design critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du design-objet au processus d’artialisation : le design comme système réticulaire d’interactions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAM Caen-Cherbourg, Feb 2020, Caen-Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des protoformes pour d’autres communs. Entre héritage de la civilisation industrielle et déconstruction des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces pour réinventer notre rapport au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJM, A.R.T.S, EUL, Oct 2020, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauhaus : de l’espace des ateliers-laboratoires au temps des prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauhaus. Une histoire critique des discours fonctionnalistes et rationalistes des débuts à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAS, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer la recherche et publier la pratique : tactique de renversement en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Master-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de construction de Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Jeu de construction : des outils pour créer, des outils pour apprendre », 19-21 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prototype industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée Bauhaus 1919-1933/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE, UJM et ESADSE, Oct 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la recherche par le projet : l’exemple de l’atelier « Réalités déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrevues du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, IdEx, Shadok, CREACCRO et Eurométropole, Mar 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue pratique de la recherche en design. L’exemple d’Hybrisphère : projet de résidence mené au Shadok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Master-Doctorat, le 6 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre asiles sensoriels et espace de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interarts Geste, performance, déambulation et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites, « faire » et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique, théorie, épistémologie des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multiple dans l’industrie : des enjeux économiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écarts et variations : l’instabilité du multiple dans les arts aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2018, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’appropriation critique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la métropole : design critique, biorégion urbaine et avenir des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD, Dec 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’atelier : de la recherche-création aux rencontres avec le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Morath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver : Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, ESPE, HEP Vaud, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop(s) : une habile affaire de théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop(s) / 1. situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche ARTES, Laboratoire CLARE, Université Bordeaux Montaigne, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Smart vs Écologie » : comment le designer peut-il questionner les comportements énergivores induits par nos environnements intelligents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Jardin des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création : un espace de résistance, Université Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de conception instituées et institutionnalisation du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et dispositifs de reconnaissance dans le champ du design et des arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEREC, Nov 2017, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devenirs-mondes perceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, innovation sociale et vie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strate, école de design, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux critiques et créatifs des biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et bioart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Centre d’Éthique Contemporaine, Musée Fabre, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04625997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images numériques aux projets de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et futurs des images produites par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnsadLab, Spatial Media/Hist3D, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACCRA, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aménagement de la Maison en Alsace (PAMA), Dec 2014, Brumath, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1966 : Le design et les nouveaux enjeux de la contre-utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de la contre-utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre, May 2014, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique de l’éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l’éco-construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Le Corbusier, Oct 2014, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour continuer d’exister, le design doit-il se réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de la Recherche en Design (ARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARD, Dec 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) rôle(s) le design peut-il jouer aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Pression Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAD, Jul 2014, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & industrie à l'ère de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Litzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Pinto Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, Esthétiques, série Ars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MàJ. Design, environnements techniques et pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Lartigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité du design, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses d’URL, 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04236735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrisphère : design, numérique et énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-116, 2018, 978-1729466902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 4 – Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Esthétique, série Ars, 978-2-343-13352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps & fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 4, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 3 – Conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 2 – Éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, collection Esthétique, série Ars, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2015, 978-2-343-07730-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2, 2015, 978-2-343-05737-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design 1 – Vers de nouveaux paradigmes de la conception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, collection Esthétique, série Ars, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : vers de nouveaux paradigmes de la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la technique au projet social. Regard sur la section Design de produit industriel à la Hochschule für Gestaltung Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Didactiques des arts et de la technologie, 979-10-91901-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design centre-périphérie en échec dans les réflexions postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blum, Thomas Coulombe-Morency, Philippe Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie : actes du 3e colloque Intersections du design : Montréal, le 9 et 10 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Design et société, 2023, 9782981749741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04243830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations dialogiques : une expérience qui fait atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Joqueviel-Bourjea, C. Chatelet, K. Pinel, A. De Morant, K. Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier en acte(s). Espace e création, création d’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.323-339, 2023, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes d’Andrea Branzi ou l’expérience de la réversibilité du territoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Duhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crash Metropolis - Design écosocial et critique de la métropolisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, pp.126-145, 2022, 979-10-95513-11-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception produit et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salah Layeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et nouvelles technologies, Tome 1. Créativité et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunisian Association of Knowledge Technology Innovation &amp; Creativity, pp.11-26, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et design : les protoformes qui mènent au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Lérichomme, Anaïs Bernard, Geneviève Jolly et Pierre Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes, performances, déambulations et représentations. Approches interdisciplinaires dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.158-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04244371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un écho à un imprésenté : Resurrecting the Sublime de Alexandra Daisy Ginsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Crignon, Wilfried Laforge, Pauline Nadrigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2021, 9788869762468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier et représenter les complexités : entretien avec Léonore Bonaccini et Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Bonaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvre, objet, image, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses d'URL, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04627971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux chaises : la régularisation statistique au service du design produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard, David-Olivier Lartigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maj: design, environnements techniques &amp; pratiques exploratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2021, 9782912808950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du multiple dans la fabrique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Cadaureille, Anne Favier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.271-290, 2020, 9791037001573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et dispositifs de recherche-création à l’Université en arts plastiques et en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nosella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre, David Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de chercher. L’enseignement supérieur face à la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.175-180, 2020, 9791037005434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en design : synthèse de l’atelier Réalités Déplacées mené avec les étudiants du Master Design Projet de l’Université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier, Grazia Giacco, Sabine Chatelain, Frédéric Verry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création. État des lieux et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-89, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Siedhoff-Buscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatliche bauhaus cent pour cent 1919-2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-71, 2019, 9791095513070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ce qui doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Conception, corps &amp; fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.79-108, 2017, 9782343133522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions et enjeux du faire œuvre critique en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric-Gaël Theuriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Évolution de la démarche critique dans le monde culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaillant, pp.91-99, 2015, 978-2-916986-81-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des temps : jeux de dialogues entre design et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : conception et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-139, 2015, 9782343077307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Bertrand, Maxime Favard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : éco-conception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-136, 2015, 9782343057378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04235535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du dysfonctionnement pour une politique du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poïétiques du design : Vers de nouveaux paradigmes de la conception?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.33-45, 2014, 978-2-343-04245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #2. Le plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quelques aveux et remaniements : étude de la préface de Design pour un monde réel (2e édition) de Victor Papanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour de la parution de Design pour un monde réel #1. Le réquisitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconscience : explorez l'impact des interfaces sur les individus, leurs comportements et nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04246266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design critique et les nouveaux enjeux de conception : un territoire historico-géopolitique de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Strasbourg, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016STRAC024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1C6D20"/>
+    <w:nsid w:val="7160A979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0643-6052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181332221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Morath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muths" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04625997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04626051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Litzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pinto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Lartigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04236735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04243830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04244371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04627971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Bonaccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04235535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04246266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01599267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAC024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>