--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -313,207 +313,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clés d'une offre de produits bio transformés naturels et durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tout ce qui brille n'est pas or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004281v1</w:t>
+                <w:t xml:space="preserve">hal-05101071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout ce qui brille n'est pas or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les clés d'une offre de produits bio transformés naturels et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101071v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure peut-on aligner une stratégie digitale avec les enjeux climatiques ?</w:t>
               </w:r>
@@ -1175,151 +1175,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? Le Minimal Viable Product</w:t>
+                <w:t xml:space="preserve">Se doter d'une mission merveilleuse©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081308v1</w:t>
+                <w:t xml:space="preserve">hal-04073462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se doter d'une mission merveilleuse©</w:t>
+                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? Le Minimal Viable Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073462v1</w:t>
+                <w:t xml:space="preserve">hal-04081308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur valeureux peut-il innover?</w:t>
               </w:r>
@@ -1399,103 +1399,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation alimentaire dans le cas des produits bio : création ou destruction de valeur ? Une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine - PSL, Jun 2024, Paris, France</w:t>
@@ -1524,90 +1524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage ohmique, hautes pressions hydrostatiques, … les technologies de pointe s’invitent dans les produits biologiques : quel impact sur la valeur perçue et les intentions d’achat des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,103 +1895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
@@ -2033,90 +2033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments biologiques peuvent-ils être transformés ?​ Le point de vue des consommateurs diffèrent de celui des scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fartsi Ida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
@@ -2145,64 +2145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les procédés de transformation sont-ils compatibles avec l'image que les consommateurs se font du caractère biologique des aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,103 +2270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments biologiques transformés : explorer l'écart entre chercheurs et consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Clermond Ferrand, France</w:t>
@@ -3528,103 +3528,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments transformés peuvent-ils être réellement bio ? Le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand-Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 110 (110), p. 35 à 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,103 +4084,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions and attitudes towards processed organic food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Symposium on Fruit and Vegetable Processing, Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cloonan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sayin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goudey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zoghaib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-05-2017-1472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2013.781050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cloonan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sayin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goudey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zoghaib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-05-2017-1472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2013.781050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>