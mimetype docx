--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -313,207 +313,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout ce qui brille n'est pas or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les clés d'une offre de produits bio transformés naturels et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101071v1</w:t>
+                <w:t xml:space="preserve">hal-05004281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clés d'une offre de produits bio transformés naturels et durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tout ce qui brille n'est pas or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Appéré</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05004281v1</w:t>
+                <w:t xml:space="preserve">hal-05101071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure peut-on aligner une stratégie digitale avec les enjeux climatiques ?</w:t>
               </w:r>
@@ -555,151 +555,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 9 limites planétaires : quelles implications pour l'entreprise et le développement entrepreneurial ?</w:t>
+                <w:t xml:space="preserve">L'audace : moteur d'une nouvelle génération d'entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695311v1</w:t>
+                <w:t xml:space="preserve">hal-04397643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'audace : moteur d'une nouvelle génération d'entrepreneurs</w:t>
+                <w:t xml:space="preserve">Les 9 limites planétaires : quelles implications pour l'entreprise et le développement entrepreneurial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397643v1</w:t>
+                <w:t xml:space="preserve">hal-04695311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une merveilleuse stratégie digitale pour une stratégie digitale intelligente et soutenable</w:t>
               </w:r>
@@ -927,399 +927,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? La Low Tech</w:t>
+                <w:t xml:space="preserve">Mon cœur balance entre un produit responsable, éthique, bio et un produit efficace, utile, plaisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092720v1</w:t>
+                <w:t xml:space="preserve">hal-04278872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon cœur balance entre un produit responsable, éthique, bio et un produit efficace, utile, plaisir ?</w:t>
+                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? La Low Tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278872v1</w:t>
+                <w:t xml:space="preserve">hal-04092720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décroissance, Pas de croissance, Croissance : Quelle posture pour un entrepreneur valeureux ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'un entrepreneur valeureux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103453v1</w:t>
+                <w:t xml:space="preserve">hal-04064201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un entrepreneur valeureux ?</w:t>
+                <w:t xml:space="preserve">Décroissance, Pas de croissance, Croissance : Quelle posture pour un entrepreneur valeureux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064201v1</w:t>
+                <w:t xml:space="preserve">hal-04103453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se doter d'une mission merveilleuse©</w:t>
+                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? Le Minimal Viable Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073462v1</w:t>
+                <w:t xml:space="preserve">hal-04081308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on forcément innover pour développer un projet entrepreneurial soutenable ? Le Minimal Viable Product</w:t>
+                <w:t xml:space="preserve">Se doter d'une mission merveilleuse©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081308v1</w:t>
+                <w:t xml:space="preserve">hal-04073462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur valeureux peut-il innover?</w:t>
               </w:r>
@@ -1399,103 +1399,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation alimentaire dans le cas des produits bio : création ou destruction de valeur ? Une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine - PSL, Jun 2024, Paris, France</w:t>
@@ -1524,90 +1524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage ohmique, hautes pressions hydrostatiques, … les technologies de pointe s’invitent dans les produits biologiques : quel impact sur la valeur perçue et les intentions d’achat des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,103 +1895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food processing of organic products on perceived value and behavioural intentions of consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, KAUNAS, Lithuania</w:t>
@@ -2033,90 +2033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments biologiques peuvent-ils être transformés ?​ Le point de vue des consommateurs diffèrent de celui des scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fartsi Ida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
@@ -2145,64 +2145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les procédés de transformation sont-ils compatibles avec l'image que les consommateurs se font du caractère biologique des aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,103 +2270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments biologiques transformés : explorer l'écart entre chercheurs et consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Clermond Ferrand, France</w:t>
@@ -3528,103 +3528,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments transformés peuvent-ils être réellement bio ? Le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand-Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Briand-Decré</w:t>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 110 (110), p. 35 à 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,103 +4084,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions and attitudes towards processed organic food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Fartsi</w:t>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Briand Decré</w:t>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Symposium on Fruit and Vegetable Processing, Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cloonan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sayin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goudey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zoghaib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-05-2017-1472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2013.781050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695311v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03973719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03675360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fartsi Ida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cloonan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sayin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goudey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zoghaib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01737348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand-Decr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.110.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-05-2017-1472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijresmar.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2013.781050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>