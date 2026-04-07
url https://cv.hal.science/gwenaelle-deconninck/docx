--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1021,51 +1021,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
+                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
@@ -1100,106 +1100,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775930v1</w:t>
+                <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
@@ -1234,82 +1234,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393784v1</w:t>
+                <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinator and floral odor specificity among four synchronopatric species of Ceropegia (Apocynaceae) suggests ethological isolation that prevents reproductive interference</w:t>
               </w:r>
@@ -2125,247 +2125,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
+                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Ento23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095733v1</w:t>
+                <w:t xml:space="preserve">hal-04221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ento23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221038v1</w:t>
+                <w:t xml:space="preserve">hal-04095733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity of a major pest: a key to its invasion success?</w:t>
               </w:r>
@@ -2656,243 +2656,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specificity of pollinators between syntopic species of the genus Ceropegia (Apocynaceae) sharing the same pollination syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Insect-Plant Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481091v1</w:t>
+                <w:t xml:space="preserve">hal-03358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of pollinators between syntopic species of the genus Ceropegia (Apocynaceae) sharing the same pollination syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Insect-Plant Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358056v1</w:t>
+                <w:t xml:space="preserve">hal-03481091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3200,51 +3200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Maistrenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shevchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Gerakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ebtj-2021-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Katsalirou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Haldas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361964.2017.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Maistrenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shevchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Gerakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ebtj-2021-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Katsalirou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Haldas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361964.2017.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>