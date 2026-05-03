--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -368,948 +368,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.377-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063407v1</w:t>
+                <w:t xml:space="preserve">hal-04920324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Larges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.377-395. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920324v1</w:t>
+                <w:t xml:space="preserve">hal-05063407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
+                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordy Larges</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.2087-2099. </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.867-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589869v1</w:t>
+                <w:t xml:space="preserve">hal-04589876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia in Antarctic terrestrial invertebrates: Absent or undiscovered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Serga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Maistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.e70040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589876v1</w:t>
+                <w:t xml:space="preserve">hal-04786937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in Antarctic terrestrial invertebrates: Absent or undiscovered?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavlo Kovalenko</w:t>
+                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Maistrenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Shevchenko</w:t>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70040⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786937v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393784v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
+                <w:t xml:space="preserve">Wolbachia improves the performance of an invasive fly after a diet shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dubois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2087-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01739-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775930v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinator and floral odor specificity among four synchronopatric species of Ceropegia (Apocynaceae) suggests ethological isolation that prevents reproductive interference</w:t>
               </w:r>
@@ -1423,252 +1423,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of scarification method on seed germination of the terrestrial orchid Anacamptis laxiflora (Lam.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogenetic analysis and taxonomic reconsideration of Ceropegia hirsuta (Apocynaceae, Asclepiadoideae) reveal a novelty in Thailand, Ceropegia citrina sp. nov., with notes on its pollination ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EuroBiotech Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.15-23. </w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307 (2), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ebtj-2021-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00606-020-01723-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474469v1</w:t>
+                <w:t xml:space="preserve">hal-03357839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogenetic analysis and taxonomic reconsideration of Ceropegia hirsuta (Apocynaceae, Asclepiadoideae) reveal a novelty in Thailand, Ceropegia citrina sp. nov., with notes on its pollination ecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+                <w:t xml:space="preserve">Influence of scarification method on seed germination of the terrestrial orchid Anacamptis laxiflora (Lam.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argyrios Gerakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 307 (2), pp.14. </w:t>
+              <w:t xml:space="preserve">The EuroBiotech Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-020-01723-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/ebtj-2021-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357839v1</w:t>
+                <w:t xml:space="preserve">hal-03474469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal disinfection times for seeds of Mediterranean orchids propagated on nutrient media</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Katsalirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyrios Gerakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenophon Haldas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1763,1297 +1763,1422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornamental plants and mistletoe as catalysts of spring populations of Drosophila suzukii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ento25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388554v1</w:t>
+                <w:t xml:space="preserve">hal-05601649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new conceptual framework to study thermal preference plasticity in ectotherms</w:t>
+                <w:t xml:space="preserve">Ornamental plants and mistletoe as catalysts of spring populations of Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life is plastic: How phenotypic plasticity makes us rethink central problems in biology (Jacques Monod Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luis-Miguel CHEVIN; Cameron GHALAMBOR, Jun 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Ento25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625035v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
+                <w:t xml:space="preserve">A new conceptual framework to study thermal preference plasticity in ectotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RespFest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Life is plastic: How phenotypic plasticity makes us rethink central problems in biology (Jacques Monod Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luis-Miguel CHEVIN; Cameron GHALAMBOR, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095720v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
+                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ento23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221038v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive success of Drosophila suzukii: Is Wolbachia playing a role?</w:t>
+                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Ento23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095733v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity of a major pest: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanouil Roditakis; Stefanos Andreadis, Oct 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity of Drosophila suzukii: a key to its invasion success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale (CEPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Pincebourde; Vincent Foray, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia and diet interaction effect on Drosophila suzukii performance</w:t>
+                <w:t xml:space="preserve">Thermal acclimation effect on the metabolic rate of a pest insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEPEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé Colinet; David Renault, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">RespFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Deslauriers; Christelle Lefrançois, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726525v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of pollinators between syntopic species of the genus Ceropegia (Apocynaceae) sharing the same pollination syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia and diet interaction effect on Drosophila suzukii performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Insect-Plant Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">ISEPEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé Colinet; David Renault, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358056v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity and fitness of an invasive polyphagous insect in heterogeneous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European PhD Network "Insect Science" IX Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specificity of pollinators between syntopic species of the genus Ceropegia (Apocynaceae) sharing the same pollination syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Insect-Plant Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia and diet modulation interact and affect the performance of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Larges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3200,51 +3325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Maistrenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shevchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Gerakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ebtj-2021-0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Katsalirou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Haldas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361964.2017.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Destierdt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crespo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Moyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Kovalenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Maistrenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shevchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01739-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Gerakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ebtj-2021-0004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Katsalirou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Haldas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23361964.2017.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>