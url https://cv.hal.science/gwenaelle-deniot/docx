--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -945,51 +945,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -5407,51 +5407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A78D804"/>
+    <w:nsid w:val="288284E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>