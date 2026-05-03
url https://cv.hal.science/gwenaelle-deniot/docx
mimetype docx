--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -866,338 +866,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,51 +1408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,429 +1536,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-02010141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aissiou</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077529v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">F. Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (12), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010141v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
               </w:r>
@@ -3021,277 +3021,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Potier</w:t>
+                <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Weinachter</w:t>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 120, pp.311-317</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681033v1</w:t>
+                <w:t xml:space="preserve">hal-02673949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Archipiano</w:t>
+                <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barret</w:t>
+                <w:t xml:space="preserve">C. Weinachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120, pp.311-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673949v1</w:t>
+                <w:t xml:space="preserve">hal-02681033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected AFLP primer pairs for fine mapping in pea</w:t>
               </w:r>
@@ -3434,51 +3434,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,513 +3553,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bejamin Istace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Dubarry</w:t>
+                <w:t xml:space="preserve">F. Aïssiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318378v1</w:t>
+                <w:t xml:space="preserve">hal-03318382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bejamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aïssiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">M Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318382v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
+                <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weinachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830337v1</w:t>
+                <w:t xml:space="preserve">hal-02827302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827302v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,51 +4202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4446,307 +4446,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,103 +4827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weinachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International conference on legume genomics and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Minneapolis, United States</w:t>
@@ -4965,64 +4965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of blackleg resistance in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de la carte du colza (Brassica napusL.) sur le croisement'Darmor'x 'Samouraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] U.F.R. Sciences de la vie et de l'environnement. Université de Rennes 1 (UR1), Rennes, FRA. 1997, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,51 +5407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288284E9"/>
+    <w:nsid w:val="76A1AA6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-deniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1196-3256" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-deniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1196-3256" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>