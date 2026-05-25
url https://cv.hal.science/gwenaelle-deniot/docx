--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -866,338 +866,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,51 +1408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,429 +1536,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010141v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">F. Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (12), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aissiou</w:t>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214 (12), pp.241. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077529v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
               </w:r>
@@ -3021,277 +3021,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Archipiano</w:t>
+                <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barret</w:t>
+                <w:t xml:space="preserve">C. Weinachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120, pp.311-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673949v1</w:t>
+                <w:t xml:space="preserve">hal-02681033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite polymorphism in Pisum sativum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Potier</w:t>
+                <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Weinachter</w:t>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 120, pp.311-317</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681033v1</w:t>
+                <w:t xml:space="preserve">hal-02673949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected AFLP primer pairs for fine mapping in pea</w:t>
               </w:r>
@@ -3434,51 +3434,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,513 +3553,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aïssiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Bejamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318382v1</w:t>
+                <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dubarry</w:t>
+                <w:t xml:space="preserve">F. Aïssiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318378v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827302v1</w:t>
+                <w:t xml:space="preserve">hal-02830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une carte de gènes de fonction connue et de marqueurs microsatellites chez le pois</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurence of microsatellites in Pisum sativum sequences from DNA sequence databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weinachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02830337v1</w:t>
+                <w:t xml:space="preserve">hal-02827302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,51 +4202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4446,307 +4446,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,103 +4827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weinachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International conference on legume genomics and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Minneapolis, United States</w:t>
@@ -4965,64 +4965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of blackleg resistance in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de la carte du colza (Brassica napusL.) sur le croisement'Darmor'x 'Samouraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] U.F.R. Sciences de la vie et de l'environnement. Université de Rennes 1 (UR1), Rennes, FRA. 1997, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,51 +5407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A1AA6B"/>
+    <w:nsid w:val="D2214384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-deniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1196-3256" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-deniot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1196-3256" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1540-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3LFTCZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frankewitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Potier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinachter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>