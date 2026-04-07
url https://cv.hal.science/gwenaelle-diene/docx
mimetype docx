--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular autonomic dysfunction and sleep abnormalities in children with Prader–Willi syndrome</w:t>
+                <w:t xml:space="preserve">Longitudinal Changes in Acylated versus Unacylated Ghrelin Levels May Be Involved in the Underlying Mechanisms of the Switch in Nutritional Phases in Prader-Willi Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Debs</w:t>
+                <w:t xml:space="preserve">Lionne Grootjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Molinas</w:t>
+                <w:t xml:space="preserve">Véronique Beauloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kermorgant</w:t>
+                <w:t xml:space="preserve">T Martin Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Autonomic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (2), pp.243-255. </w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (4), pp.343-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10286-024-01083-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000534560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946149v1</w:t>
+                <w:t xml:space="preserve">hal-04946162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Changes in Acylated versus Unacylated Ghrelin Levels May Be Involved in the Underlying Mechanisms of the Switch in Nutritional Phases in Prader-Willi Syndrome</w:t>
+                <w:t xml:space="preserve">Cardiovascular autonomic dysfunction and sleep abnormalities in children with Prader–Willi syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionne Grootjen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+                <w:t xml:space="preserve">Rachel Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cortadellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Martin Huisman</w:t>
+                <w:t xml:space="preserve">Marc Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (4), pp.343-352. </w:t>
+              <w:t xml:space="preserve">Clinical Autonomic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.243-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000534560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10286-024-01083-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946162v1</w:t>
+                <w:t xml:space="preserve">hal-04946149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liraglutide for Weight Management in Children and Adolescents With Prader–Willi Syndrome and Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moris Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Nannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1263 +904,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What underlies emotion regulation abilities? An innovative programme based on an integrative developmental approach to improve emotional competencies: Promising results in children with Prader–Willi syndrome</w:t>
+                <w:t xml:space="preserve">Impact of Deprivation on Obesity in Children with PWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawelle Famelart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+                <w:t xml:space="preserve">Sabrina Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+                <w:t xml:space="preserve">Marine Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Souquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1038223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11082255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946279v1</w:t>
+                <w:t xml:space="preserve">hal-04233601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards a consensus strategy for multi-locus diagnostic testing of imprinting disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What underlies emotion regulation abilities? An innovative programme based on an integrative developmental approach to improve emotional competencies: Promising results in children with Prader–Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Bliek</w:t>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayo Kagami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arrate Pereda</w:t>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01358-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1038223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1038223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946295v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Deprivation on Obesity in Children with PWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNORD116 and growth hormone therapy impact IGFBP7 in Prader–Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Eddiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Grolleau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+                <w:t xml:space="preserve">Françoise Conte Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11082255⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.1664-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01185-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233601v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ghrelin a biomarker of early-onset scoliosis in children with Prader–Willi syndrome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibia Liz Pacoricona Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibia Liz Pacoricona Alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gennero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (1), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-021-01930-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes Mellitus in Prader-Willi Syndrome: Natural History during the Transition from Childhood to Adulthood in a Cohort of 39 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Clerc</w:t>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (22), pp.5310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10225310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical low severity of COVID-19 in Prader-Willi syndrome: data from a French survey on 647 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-021-01949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNORD116 and growth hormone therapy impact IGFBP7 in Prader–Willi syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+                <w:t xml:space="preserve">Equivocal expression of emotions in children with Prader-Willi syndrome : what are the consequences for emotional abilities and social adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Conte Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01185-y⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1333-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946344v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Hip Dysplasia in Pediatric Patients With Prader-Willi Syndrome Treated With Growth Hormone Early in Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laumonerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Tibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Ibnoulkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kerezoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (5), pp.e357-e361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BPO.0000000000001443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivocal expression of emotions in children with Prader-Willi syndrome : what are the consequences for emotional abilities and social adjustment?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Molinas</w:t>
+                <w:t xml:space="preserve">Increased diagnostic and new genes identification outcome using research reanalysis of singleton exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.1519-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1333-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-019-0442-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502455v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of death in Prader-Willi syndrome: lessons from 11 years’ experience of a national reference center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibia Liz Pacoricona Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,950 +2244,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased diagnostic and new genes identification outcome using research reanalysis of singleton exome sequencing</w:t>
+                <w:t xml:space="preserve">AZP-531, an unacylated ghrelin analog, improves food-related behavior in patients with Prader-Willi syndrome: A randomized placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
+                <w:t xml:space="preserve">Soraya Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nambot</w:t>
+                <w:t xml:space="preserve">Assumpta Caixàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Quéré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Thevenon</w:t>
+                <w:t xml:space="preserve">Denise Thuilleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-019-0442-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947373v1</w:t>
+                <w:t xml:space="preserve">hal-04013074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AZP-531, an unacylated ghrelin analog, improves food-related behavior in patients with Prader-Willi syndrome: A randomized placebo-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Thuilleaux</w:t>
+                <w:t xml:space="preserve">Apprendre les émotions aux enfants porteurs d’un syndrome de Prader-Willi : le programme EMOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïthé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.563-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013074v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Oxytocin to Improve Feeding and Social Skills in Infants With Prader–Willi Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïthé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (2), pp.e20162976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1542/peds.2016-2976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les émotions aux enfants porteurs d’un syndrome de Prader-Willi : le programme EMOT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dyssynchrony and perinatal psychopathology impact of child disease on parents-child interactions, the paradigm of Prader Willi syndrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viaux-Savelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Rosenblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïthé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (4), pp.427 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052706v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyssynchrony and perinatal psychopathology impact of child disease on parents-child interactions, the paradigm of Prader Willi syndrom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin may be useful to increase trust in others and decrease disruptive behaviours in patients with Prader-Willi syndrome: a randomised placebo-controlled trial in 24 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïthé Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mantoulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Viaux-Savelon</w:t>
+                <w:t xml:space="preserve">Joseba Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouriel Rosenblum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+                <w:t xml:space="preserve">Genevieve Demeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685410v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin may be useful to increase trust in others and decrease disruptive behaviours in patients with Prader-Willi syndrome: a randomised placebo-controlled trial in 24 patients.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïthé Tauber</w:t>
+                <w:t xml:space="preserve">Necdin plays a role in the serotonergic modulation of the mouse respiratory network: implication for Prader-Willi syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Mantoulan</w:t>
+                <w:t xml:space="preserve">Françoise Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Copet</w:t>
+                <w:t xml:space="preserve">Saïda Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Jauregui</w:t>
+                <w:t xml:space="preserve">Fabienne Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (7), pp.1745-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4334-07.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,258 +3063,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prader–Willi syndrome: Hormone therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maithé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dick F. Swaab; Ruud M. Buijs; Paul J. Lucassen; Ahmad Salehi; Felix Kreier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Hypothalamus - Neuroendocrine Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 181, Elsevier, pp.351-367, 2021, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820683-6.00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prader-Willi Syndrome as a Model of Human Hyperphagia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maithe Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mantoulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How Gut and Brain Control Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, S. KARGER AG, pp.93-106, 2014, Frontiers of Hormone Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000358317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3458,168 +3324,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadal function of female patients with Noonan syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yline Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Austria), Austria. HORMONE RESEARCH INPÆDIATRICS, 91 (S1), pp.P1-139, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3766,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cortadellas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03560-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10286-024-01083-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionne Grootjen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beauloye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin Huisman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moris Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Hale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie H Jepsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Hofman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nannette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver-Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mackay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Bliek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayo Kagami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Tenorio-Castano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Pereda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01358-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grolleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Souquiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibia Liz Pacoricona Alfaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01930-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benvegnu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01949-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Eddiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conte Auriol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01185-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laumonerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Tibbo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Ibnoulkhatib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kerezoudis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001443" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Diene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1214-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0442-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Allas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Caix&#224;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thuilleaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190849" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-2976" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux-Savelon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Rosenblum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guedeney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mantoulan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Copet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Jauregui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demeer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-47" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4334-07.2008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820683-6.00026-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithe Tauber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mimoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moniez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cortadellas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03560-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionne Grootjen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beauloye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin Huisman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10286-024-01083-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moris Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Hale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie H Jepsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Hofman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nannette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver-Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Souquiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Eddiry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conte Auriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01185-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibia Liz Pacoricona Alfaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benvegnu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01949-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laumonerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Tibbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Ibnoulkhatib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kerezoudis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0442-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Diene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1214-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Allas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Caix&#224;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thuilleaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190849" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-2976" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux-Savelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Rosenblum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guedeney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mantoulan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Copet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Jauregui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demeer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-47" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4334-07.2008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820683-6.00026-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithe Tauber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mimoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358317" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>