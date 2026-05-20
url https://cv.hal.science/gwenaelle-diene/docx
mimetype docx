--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -66,2140 +66,2140 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early oxytocin treatment in infants with Prader–Willi syndrome is safe and is associated with better endocrine, metabolic and behavioral outcomes</w:t>
+                <w:t xml:space="preserve">Genomic newborn screening as a paradigm shift in rare disease management, with emphasis on endocrine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valette</w:t>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+                <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cortadellas</w:t>
+                <w:t xml:space="preserve">Patrice Rodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Molinas</w:t>
+                <w:t xml:space="preserve">Anne Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-03560-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2026.102517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524049v1</w:t>
+                <w:t xml:space="preserve">hal-05582204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Changes in Acylated versus Unacylated Ghrelin Levels May Be Involved in the Underlying Mechanisms of the Switch in Nutritional Phases in Prader-Willi Syndrome</w:t>
+                <w:t xml:space="preserve">Early oxytocin treatment in infants with Prader–Willi syndrome is safe and is associated with better endocrine, metabolic and behavioral outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionne Grootjen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marion Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cortadellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Martin Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000534560⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-03560-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946162v1</w:t>
+                <w:t xml:space="preserve">hal-05524049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular autonomic dysfunction and sleep abnormalities in children with Prader–Willi syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Changes in Acylated versus Unacylated Ghrelin Levels May Be Involved in the Underlying Mechanisms of the Switch in Nutritional Phases in Prader-Willi Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionne Grootjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Kermorgant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beauloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Martin Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Autonomic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10286-024-01083-8⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (4), pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946149v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liraglutide for Weight Management in Children and Adolescents With Prader–Willi Syndrome and Obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular autonomic dysfunction and sleep abnormalities in children with Prader–Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul L Hofman</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cortadellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac549⟩</w:t>
+              <w:t xml:space="preserve">Clinical Autonomic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10286-024-01083-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233036v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity, Overweight, and Pituitary Stalk Interruption Syndrome in Children and Young Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Nannette</w:t>
+                <w:t xml:space="preserve">Liraglutide for Weight Management in Children and Adolescents With Prader–Willi Syndrome and Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+                <w:t xml:space="preserve">Moris Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pienkowski</w:t>
+                <w:t xml:space="preserve">Paula M Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Oliver-Petit</w:t>
+                <w:t xml:space="preserve">Cecilie H Jepsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (2), pp.323-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgac583⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233001v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity, Overweight, and Pituitary Stalk Interruption Syndrome in Children and Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Matalonga</w:t>
+                <w:t xml:space="preserve">Gaëlle Nannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Boer</w:t>
+                <w:t xml:space="preserve">Céline Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Jackson</w:t>
+                <w:t xml:space="preserve">Catherine Pienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Benetti</w:t>
+                <w:t xml:space="preserve">Isabelle Oliver-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290572v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Deprivation on Obesity in Children with PWS</w:t>
+                <w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Grolleau</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delagrange</w:t>
+                <w:t xml:space="preserve">Leslie Matalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Souquiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+                <w:t xml:space="preserve">Elke de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11082255⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233601v1</w:t>
+                <w:t xml:space="preserve">hal-05290572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What underlies emotion regulation abilities? An innovative programme based on an integrative developmental approach to improve emotional competencies: Promising results in children with Prader–Willi syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Deprivation on Obesity in Children with PWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1038223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11082255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946279v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNORD116 and growth hormone therapy impact IGFBP7 in Prader–Willi syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What underlies emotion regulation abilities? An innovative programme based on an integrative developmental approach to improve emotional competencies: Promising results in children with Prader–Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Conte Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01185-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1038223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1038223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946344v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ghrelin a biomarker of early-onset scoliosis in children with Prader–Willi syndrome?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SNORD116 and growth hormone therapy impact IGFBP7 in Prader–Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Eddiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Salles</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gennero</w:t>
+                <w:t xml:space="preserve">Juliette Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conte Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01930-1⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.1664-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01185-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763771v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes Mellitus in Prader-Willi Syndrome: Natural History during the Transition from Childhood to Adulthood in a Cohort of 39 Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is ghrelin a biomarker of early-onset scoliosis in children with Prader–Willi syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+                <w:t xml:space="preserve">Dibia Liz Pacoricona Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Mosbah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Graziella Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laurier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gennero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10225310⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01930-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457276v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical low severity of COVID-19 in Prader-Willi syndrome: data from a French survey on 647 patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Diabetes Mellitus in Prader-Willi Syndrome: Natural History during the Transition from Childhood to Adulthood in a Cohort of 39 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laurier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01949-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (22), pp.5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10225310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298534v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivocal expression of emotions in children with Prader-Willi syndrome : what are the consequences for emotional abilities and social adjustment?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Molinas</w:t>
+                <w:t xml:space="preserve">Paradoxical low severity of COVID-19 in Prader-Willi syndrome: data from a French survey on 647 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1333-9⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 16, pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502455v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Hip Dysplasia in Pediatric Patients With Prader-Willi Syndrome Treated With Growth Hormone Early in Development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Equivocal expression of emotions in children with Prader-Willi syndrome : what are the consequences for emotional abilities and social adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1333-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BPO.0000000000001443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542369v1</w:t>
+                <w:t xml:space="preserve">hal-02502455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased diagnostic and new genes identification outcome using research reanalysis of singleton exome sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Hip Dysplasia in Pediatric Patients With Prader-Willi Syndrome Treated With Growth Hormone Early in Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nambot</w:t>
+                <w:t xml:space="preserve">Pierre Laumonerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Quéré</w:t>
+                <w:t xml:space="preserve">Meagan Tibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+                <w:t xml:space="preserve">Aissa Ibnoulkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thevenon</w:t>
+                <w:t xml:space="preserve">Panagiotis Kerezoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (10), pp.1519-1531. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.e357-e361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-019-0442-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BPO.0000000000001443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947373v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of death in Prader-Willi syndrome: lessons from 11 years’ experience of a national reference center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibia Liz Pacoricona Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,816 +2244,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AZP-531, an unacylated ghrelin analog, improves food-related behavior in patients with Prader-Willi syndrome: A randomized placebo-controlled trial</w:t>
+                <w:t xml:space="preserve">Increased diagnostic and new genes identification outcome using research reanalysis of singleton exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Allas</w:t>
+                <w:t xml:space="preserve">Ange-Line Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumpta Caixàs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Thuilleaux</w:t>
+                <w:t xml:space="preserve">Virginie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vitobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190849⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.1519-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-019-0442-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013074v1</w:t>
+                <w:t xml:space="preserve">hal-04947373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les émotions aux enfants porteurs d’un syndrome de Prader-Willi : le programme EMOT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maïthé Tauber</w:t>
+                <w:t xml:space="preserve">AZP-531, an unacylated ghrelin analog, improves food-related behavior in patients with Prader-Willi syndrome: A randomized placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Allas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assumpta Caixàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Thuilleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052706v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Oxytocin to Improve Feeding and Social Skills in Infants With Prader–Willi Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïthé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (2), pp.e20162976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1542/peds.2016-2976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyssynchrony and perinatal psychopathology impact of child disease on parents-child interactions, the paradigm of Prader Willi syndrom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouriel Rosenblum</w:t>
+                <w:t xml:space="preserve">Apprendre les émotions aux enfants porteurs d’un syndrome de Prader-Willi : le programme EMOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawelle Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guedeney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
+                <w:t xml:space="preserve">Maïthé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.563-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685410v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin may be useful to increase trust in others and decrease disruptive behaviours in patients with Prader-Willi syndrome: a randomised placebo-controlled trial in 24 patients.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyssynchrony and perinatal psychopathology impact of child disease on parents-child interactions, the paradigm of Prader Willi syndrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Jauregui</w:t>
+                <w:t xml:space="preserve">Sylvie Viaux-Savelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Demeer</w:t>
+                <w:t xml:space="preserve">Ouriel Rosenblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-47⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (4), pp.427 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663634v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oxytocin may be useful to increase trust in others and decrease disruptive behaviours in patients with Prader-Willi syndrome: a randomised placebo-controlled trial in 24 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïthé Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mantoulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Demeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Necdin plays a role in the serotonergic modulation of the mouse respiratory network: implication for Prader-Willi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (7), pp.1745-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4334-07.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3063,258 +3197,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prader–Willi syndrome: Hormone therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maithé Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dick F. Swaab; Ruud M. Buijs; Paul J. Lucassen; Ahmad Salehi; Felix Kreier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Hypothalamus - Neuroendocrine Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 181, Elsevier, pp.351-367, 2021, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820683-6.00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prader-Willi Syndrome as a Model of Human Hyperphagia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maithe Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Çabal-Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mantoulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How Gut and Brain Control Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, S. KARGER AG, pp.93-106, 2014, Frontiers of Hormone Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000358317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,168 +3458,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadal function of female patients with Noonan syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yline Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the European Society for Paediatric Endocrinology (ESPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne (Austria), Austria. HORMONE RESEARCH INPÆDIATRICS, 91 (S1), pp.P1-139, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3632,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cortadellas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03560-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionne Grootjen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beauloye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin Huisman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10286-024-01083-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moris Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Hale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie H Jepsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Hofman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nannette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver-Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Souquiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Eddiry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conte Auriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01185-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibia Liz Pacoricona Alfaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benvegnu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01949-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laumonerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Tibbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Ibnoulkhatib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kerezoudis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0442-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Diene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1214-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Allas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Caix&#224;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thuilleaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190849" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-2976" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux-Savelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Rosenblum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guedeney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mantoulan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Copet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Jauregui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demeer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-47" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4334-07.2008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820683-6.00026-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithe Tauber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mimoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358317" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cortadellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03560-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionne Grootjen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beauloye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin Huisman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Debs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10286-024-01083-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moris Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Hale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie H Jepsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Hofman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nannette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver-Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac583" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grolleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Souquiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Eddiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conte Auriol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01185-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibia Liz Pacoricona Alfaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01930-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benvegnu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01949-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laumonerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Tibbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Ibnoulkhatib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kerezoudis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Diene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1214-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vitobello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0442-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Allas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Caix&#224;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thuilleaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190849" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Boulanouar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-2976" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux-Savelon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Rosenblum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guedeney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mantoulan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Copet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Jauregui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demeer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-47" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4334-07.2008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820683-6.00026-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithe Tauber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mimoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moniez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>