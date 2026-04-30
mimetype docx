--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Fabre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase valise en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Adamawa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLACAN, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule, thème, cadre & topique Les emplois de deux marqueurs de fin de séquence intonative en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (DE), Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des CHSCT dans l'enseignement supérieur : ethnographie du fonctionnement du CHSCT à l'Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Henninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANTES, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyfunctional morpheme na᷆ ~na᷄w in Samba Leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamawa-Konferenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité en samba leko, étude d’une particule modale dans une langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dieu, Louis Perrois & Henry Tourneux, Dictionnaire encyclopédique koma-gɨ́mbē/français (monts Alantika, Nord-Cameroun), suivi d’un index français/koma-gɨ́mbē</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03897885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control marker na᷆ ~ na᷄w in Samba Leko, a language spoken in Cameroon – Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue on the Adamawa languages, 1 (3), pp.244-265. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37892/2686-8946-2020-1-3-244-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main abstraite, analyse d’un élément polyfonctionnel en samba leko, langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), pp.163-193. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jall-2020-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialisation et hiérarchisation dans le système verbal du samba leko, langue Adamawa du Nord-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.231-261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JALL.2009.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne D. M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Sanogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Regards scientifiques croisés sur le changement global et le développement. Langue, environnement, culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ouagadougou, Burkina Faso. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier D. M. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lamine Sanogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Fabre, Anne Fournier, Lamine Sanogo. Sciencesconf.org, pp.239, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le samba leko, langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lincom Europa, pp.464, 2004, Studies in African Linguistics, 3895867268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonymes et phytonymes en samba leko : Interpréter ce que la langue dit de la faune et de la flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle FABRE, Anne FOURNIER, Lamine SANOGO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement - Langue, environnement, culture : Actes du Colloque international de Ouagadougou (8-10 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciencesconf.org, pp.107-124, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation de filles en pays tagba: les rites à l'épreuve du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Mori-Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle FABRE, Anne FOURNIER, Lamine SANOGO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement - Langue, environnement, culture : Actes du Colloque international de Ouagadougou (8-10 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciencesconf.org, pp.39-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi qui, de façon générale...&amp;quot; : propositions relatives et &amp;quot;tu&amp;quot; générique en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyeldieu, P. et Nougayrol, P. (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.221-230, 2004, Afrique et Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Fabre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase valise en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Adamawa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLACAN, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule, thème, cadre & topique Les emplois de deux marqueurs de fin de séquence intonative en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Leiden (DE), Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des CHSCT dans l'enseignement supérieur : ethnographie du fonctionnement du CHSCT à l'Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Henninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANTES, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyfunctional morpheme na᷆ ~na᷄w in Samba Leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamawa-Konferenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité en samba leko, étude d’une particule modale dans une langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dieu, Louis Perrois & Henry Tourneux, Dictionnaire encyclopédique koma-gɨ́mbē/français (monts Alantika, Nord-Cameroun), suivi d’un index français/koma-gɨ́mbē</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03897885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main abstraite, analyse d’un élément polyfonctionnel en samba leko, langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), pp.163-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jall-2020-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control marker na᷆ ~ na᷄w in Samba Leko, a language spoken in Cameroon – Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue on the Adamawa languages, 1 (3), pp.244-265. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37892/2686-8946-2020-1-3-244-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialisation et hiérarchisation dans le système verbal du samba leko, langue Adamawa du Nord-Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.231-261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JALL.2009.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier D. M. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lamine Sanogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle Fabre, Anne Fournier, Lamine Sanogo. Sciencesconf.org, pp.239, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le samba leko, langue Adamawa du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lincom Europa, pp.464, 2004, Studies in African Linguistics, 3895867268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonymes et phytonymes en samba leko : Interpréter ce que la langue dit de la faune et de la flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle FABRE, Anne FOURNIER, Lamine SANOGO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement - Langue, environnement, culture : Actes du Colloque international de Ouagadougou (8-10 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciencesconf.org, pp.107-124, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation de filles en pays tagba: les rites à l'épreuve du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Mori-Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaëlle FABRE, Anne FOURNIER, Lamine SANOGO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement - Langue, environnement, culture : Actes du Colloque international de Ouagadougou (8-10 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciencesconf.org, pp.39-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi qui, de façon générale...&amp;quot; : propositions relatives et &amp;quot;tu&amp;quot; générique en samba leko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyeldieu, P. et Nougayrol, P. (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.221-230, 2004, Afrique et Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards scientifiques croisés sur le changement global et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne D. M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Sanogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Regards scientifiques croisés sur le changement global et le développement. Langue, environnement, culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ouagadougou, Burkina Faso. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-244-265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2020-2009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937407v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JALL.2009.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99311CACE4FD6D4F47DC624FF06A00197C93AFAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D. M. Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sanogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier D. M. Anne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sanogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mori-Traor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2020-2009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-244-265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937407v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JALL.2009.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99311CACE4FD6D4F47DC624FF06A00197C93AFAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier D. M. Anne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sanogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mori-Traor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D. M. Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sanogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>